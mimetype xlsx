--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0786e5b92956418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68acd249093845a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dcb316bd09e422a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re14fd3f431064f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae1eb91b86aa4731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dcb316bd09e422a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22df0c28e054a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re14fd3f431064f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EM Asia ESG Broad Transition UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>15,385</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,559</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>15,659</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...127 lines deleted...]
-          <x:t>15,774</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>