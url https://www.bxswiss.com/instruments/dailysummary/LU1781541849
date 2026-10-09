--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68acd249093845a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a81ef35f36947cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re14fd3f431064f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba9ab22c5734da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22df0c28e054a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re14fd3f431064f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4629506d4c456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba9ab22c5734da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EM Asia ESG Broad Transition UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>15,659</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>15,983</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...181 lines deleted...]
-          <x:t>15,905</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>