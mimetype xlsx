--- v12 (2026-10-09)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a81ef35f36947cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53e8af4b03643fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba9ab22c5734da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R907eda32825e4115"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4629506d4c456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba9ab22c5734da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2bd6b5c4fd64cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R907eda32825e4115" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EM Asia ESG Broad Transition UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>15,983</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>15,706</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,681</x:t>
-[...458 lines deleted...]
-          <x:t>15,991</x:t>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>