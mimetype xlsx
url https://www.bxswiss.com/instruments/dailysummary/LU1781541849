--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a8459e9e194144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc86550e4de4e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e2552f05384ff3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb16b8d5322144eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c4ce257d5db40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e2552f05384ff3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd14819eaedff440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb16b8d5322144eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EM Asia ESG Broad Transition UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>