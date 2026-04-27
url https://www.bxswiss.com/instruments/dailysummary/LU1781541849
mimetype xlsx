--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc86550e4de4e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f1c963f27149d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb16b8d5322144eb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re18ca3a79ff54ea6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd14819eaedff440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb16b8d5322144eb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re96a612761174c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re18ca3a79ff54ea6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EM Asia ESG Broad Transition UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>12,822</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,472</x:t>
-[...70 lines deleted...]
-          <x:t>12,884</x:t>
+          <x:t>12,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,777</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>12,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>