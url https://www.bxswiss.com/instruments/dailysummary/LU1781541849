--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f1c963f27149d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b194a7906014036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re18ca3a79ff54ea6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587cb9cadc5b438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re96a612761174c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re18ca3a79ff54ea6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb81335ee6de4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587cb9cadc5b438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EM Asia ESG Broad Transition UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>