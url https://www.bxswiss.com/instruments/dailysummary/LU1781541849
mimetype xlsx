--- v7 (2026-05-21)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b194a7906014036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e50ec9c00474313" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587cb9cadc5b438f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2503b0b952f34d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb81335ee6de4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587cb9cadc5b438f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb916dfb8bff04fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2503b0b952f34d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EM Asia ESG Broad Transition UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>14,712</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>