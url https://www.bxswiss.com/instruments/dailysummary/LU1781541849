--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e50ec9c00474313" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ec65e0994c34372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2503b0b952f34d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93359d1906c41b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb916dfb8bff04fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2503b0b952f34d33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78b4e9c57cc49ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93359d1906c41b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EM Asia ESG Broad Transition UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,594</x:t>
-[...58 lines deleted...]
-          <x:t>14,984</x:t>
+          <x:t>15,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,158</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>15,702</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>