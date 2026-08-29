--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ec65e0994c34372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0786e5b92956418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93359d1906c41b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dcb316bd09e422a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78b4e9c57cc49ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93359d1906c41b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae1eb91b86aa4731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dcb316bd09e422a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EM Asia ESG Broad Transition UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,687</x:t>
-[...4 lines deleted...]
-          <x:t>15,295</x:t>
+          <x:t>15,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>15,931</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,908</x:t>
-[...269 lines deleted...]
-          <x:t>14,930</x:t>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>