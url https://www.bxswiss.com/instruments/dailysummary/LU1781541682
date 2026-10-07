--- v13 (2026-09-16)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003b3fb1633d4372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6069a5b8302a40ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R446814935b744290"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6876d81dac5349e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e13c105bdb841d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R446814935b744290" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3597031506b44823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6876d81dac5349e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>