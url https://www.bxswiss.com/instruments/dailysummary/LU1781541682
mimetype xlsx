--- v14 (2026-10-07)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6069a5b8302a40ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R983f8dbbd3a941cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6876d81dac5349e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e88f41c94ca45ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3597031506b44823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6876d81dac5349e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fec1455a9cd4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e88f41c94ca45ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>35,444</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,394</x:t>
-[...296 lines deleted...]
-          <x:t>36,485</x:t>
+          <x:t>35,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>