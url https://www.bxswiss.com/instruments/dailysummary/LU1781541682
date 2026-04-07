--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e206757cba432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20398a006f84fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84fccad173684576"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541bbce83c4b47bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96de68a2e5f84347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84fccad173684576" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc08d014dbcb4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541bbce83c4b47bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>