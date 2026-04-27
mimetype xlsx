--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20398a006f84fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd8aabce6cd4d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541bbce83c4b47bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce464b16cf044c08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc08d014dbcb4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541bbce83c4b47bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f5bc0f75ae40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce464b16cf044c08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>29,001</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,489</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,531</x:t>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>