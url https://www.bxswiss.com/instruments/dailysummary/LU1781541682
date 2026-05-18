--- v7 (2026-04-27)
+++ v8 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd8aabce6cd4d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4c8ecd84c04bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce464b16cf044c08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R013550f840bb412f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f5bc0f75ae40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce464b16cf044c08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76c0c718bd93433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R013550f840bb412f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>31,034</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,834</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>30,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,315</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>