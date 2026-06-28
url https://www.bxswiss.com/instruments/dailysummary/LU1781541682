--- v8 (2026-05-18)
+++ v9 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4c8ecd84c04bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b9d25d7c07434c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R013550f840bb412f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9af30acd58b4bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76c0c718bd93433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R013550f840bb412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50576e7b28714625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9af30acd58b4bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>31,202</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>