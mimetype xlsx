--- v9 (2026-06-28)
+++ v10 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b9d25d7c07434c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ed21a827144271" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9af30acd58b4bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1170cd8eb9ab402c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50576e7b28714625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9af30acd58b4bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd08e775feee54a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1170cd8eb9ab402c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>