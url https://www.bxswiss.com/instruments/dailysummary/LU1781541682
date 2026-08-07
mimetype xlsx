--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ed21a827144271" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R499bf16c9107435f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1170cd8eb9ab402c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee00b84bb0c4331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd08e775feee54a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1170cd8eb9ab402c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f7faee18afc4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee00b84bb0c4331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>34,117</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,025</x:t>
-[...70 lines deleted...]
-          <x:t>33,445</x:t>
+          <x:t>34,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,044</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>32,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,161</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>