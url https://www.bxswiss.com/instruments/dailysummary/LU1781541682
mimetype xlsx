--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R499bf16c9107435f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7cd61bbe0643bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee00b84bb0c4331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7dba14f1aeb4e51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f7faee18afc4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee00b84bb0c4331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a764ce504f4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7dba14f1aeb4e51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>34,148</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,015</x:t>
-[...26 lines deleted...]
-          <x:t>33,758</x:t>
+          <x:t>34,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,238</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>33,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...316 lines deleted...]
-          <x:t>34,562</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>