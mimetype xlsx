--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7cd61bbe0643bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003b3fb1633d4372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7dba14f1aeb4e51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R446814935b744290"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a764ce504f4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7dba14f1aeb4e51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e13c105bdb841d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R446814935b744290" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>