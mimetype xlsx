--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd47dfc7beee458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58debee945024510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1808dec441cd4ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ee38f24f4248d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5eaab5945594419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1808dec441cd4ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30d4590973a844b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ee38f24f4248d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core MSCI Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>19,503</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,331</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,359</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>