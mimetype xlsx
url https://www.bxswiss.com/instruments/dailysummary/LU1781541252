--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58debee945024510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883610330c794502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ee38f24f4248d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ebba3ddab44b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30d4590973a844b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ee38f24f4248d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53366ac3c93147e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ebba3ddab44b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core MSCI Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>18,942</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,188</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>18,456</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...555 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>