--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883610330c794502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d7a275d96c4482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ebba3ddab44b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10493b5416084619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53366ac3c93147e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ebba3ddab44b61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ccc5ef6f4e46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10493b5416084619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core MSCI Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>19,060</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,938</x:t>
-[...80 lines deleted...]
-          <x:t>18,970</x:t>
+          <x:t>18,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>18,907</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>