--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d7a275d96c4482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ba752543c9468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10493b5416084619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d67582f62f40be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ccc5ef6f4e46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10493b5416084619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac811f9a0b9453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d67582f62f40be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core MSCI Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>20,098</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>