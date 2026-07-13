--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ba752543c9468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77bb2ab10f7c4cdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d67582f62f40be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8bf58a8ccf44179"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac811f9a0b9453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d67582f62f40be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97b86588b6e849be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8bf58a8ccf44179" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core MSCI Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>20,618</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,673</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>20,724</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,630</x:t>
-[...139 lines deleted...]
-          <x:t>21,783</x:t>
+          <x:t>20,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>