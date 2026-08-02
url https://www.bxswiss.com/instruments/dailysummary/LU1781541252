--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77bb2ab10f7c4cdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d2f38d7a53b4f44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8bf58a8ccf44179"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e0c68623214fc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97b86588b6e849be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8bf58a8ccf44179" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78656f25c2b4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e0c68623214fc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core MSCI Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>20,755</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>20,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,899</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>21,180</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>