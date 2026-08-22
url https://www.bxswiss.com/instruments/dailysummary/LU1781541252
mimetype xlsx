--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d2f38d7a53b4f44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aeef5f7f6c940d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e0c68623214fc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3830e0134ac64177"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78656f25c2b4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e0c68623214fc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree4665f442854985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3830e0134ac64177" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core MSCI Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>21,202</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,164</x:t>
-[...517 lines deleted...]
-          <x:t>20,650</x:t>
+          <x:t>21,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>