--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aeef5f7f6c940d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e5efb6c53a74bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3830e0134ac64177"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27bb12f36f494d77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree4665f442854985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3830e0134ac64177" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321a182ccb96403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27bb12f36f494d77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core MSCI Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>