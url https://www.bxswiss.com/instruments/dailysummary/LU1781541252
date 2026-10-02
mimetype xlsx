--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e5efb6c53a74bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8866f598efae4792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27bb12f36f494d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26142e1f7a84250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321a182ccb96403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27bb12f36f494d77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re12709fa5a7a43fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26142e1f7a84250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core MSCI Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,254 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>22,246</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,151</x:t>
-[...479 lines deleted...]
-        <x:is>
           <x:t>21,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,144</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>