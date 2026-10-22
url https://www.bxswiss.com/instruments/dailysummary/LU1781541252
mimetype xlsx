--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8866f598efae4792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f4f765846c4fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26142e1f7a84250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21bf4400ffc343b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re12709fa5a7a43fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26142e1f7a84250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2311e266dda74f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21bf4400ffc343b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core MSCI Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>21,530</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,554</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>22,391</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>