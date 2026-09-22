--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb630cfff3c14592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2645ed131b744453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5aafdbb35d248fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radae30bc960d4d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e890e2789d4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5aafdbb35d248fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa2b864b3d34c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radae30bc960d4d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi UK Equity All Cap (DR) UCITS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,752</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>16,914</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>