--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2645ed131b744453" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R226d5a9482424d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radae30bc960d4d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c7fbb906f74e69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa2b864b3d34c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radae30bc960d4d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8943e3bdfde4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c7fbb906f74e69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi UK Equity All Cap (DR) UCITS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>17,042</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,020</x:t>
-[...33 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,985</x:t>
-[...124 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>16,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>16,844</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>