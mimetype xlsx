--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R226d5a9482424d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R297d931b13a54d40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c7fbb906f74e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R356af7f4a570411c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8943e3bdfde4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c7fbb906f74e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R543bfac1321146c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R356af7f4a570411c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi UK Equity All Cap (DR) UCITS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>16,676</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,635</x:t>
-[...16 lines deleted...]
-          <x:t>16,775</x:t>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,775</x:t>
-[...53 lines deleted...]
-          <x:t>16,777</x:t>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,816</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,913</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>16,581</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>