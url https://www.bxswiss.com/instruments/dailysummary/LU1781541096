--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d46fa18917449be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce879d01dec481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9089ccd4bb334d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8160b77d2c4637"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4aa95bb00a647da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9089ccd4bb334d1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f9bde46be44ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8160b77d2c4637" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi UK Equity All Cap (DR) UCITS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>15,493</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,237</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>15,349</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,292</x:t>
-[...48 lines deleted...]
-          <x:t>15,314</x:t>
+          <x:t>15,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,415</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>15,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>