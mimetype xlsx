--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce879d01dec481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede0fd40207f4602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8160b77d2c4637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22dd154da74a4bc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f9bde46be44ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8160b77d2c4637" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re56199baf9d14761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22dd154da74a4bc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi UK Equity All Cap (DR) UCITS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>15,648</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,767</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>15,561</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,729</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>15,415</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>