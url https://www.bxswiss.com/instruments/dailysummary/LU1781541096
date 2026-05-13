--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede0fd40207f4602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bbfbae9652a486d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22dd154da74a4bc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa1db87e6532423f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re56199baf9d14761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22dd154da74a4bc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f313f76c03d4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa1db87e6532423f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi UK Equity All Cap (DR) UCITS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>15,660</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>15,689</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,762</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>