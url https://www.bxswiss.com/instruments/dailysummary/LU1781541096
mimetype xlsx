--- v8 (2026-05-13)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bbfbae9652a486d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb53f1f4e1b4a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa1db87e6532423f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92374a08214f4695"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f313f76c03d4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa1db87e6532423f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7882369657bb4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92374a08214f4695" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi UK Equity All Cap (DR) UCITS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>15,794</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,694</x:t>
-[...431 lines deleted...]
-          <x:t>15,332</x:t>
+          <x:t>15,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>