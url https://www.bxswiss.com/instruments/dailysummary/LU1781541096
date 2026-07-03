--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb53f1f4e1b4a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ffa76453e94942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92374a08214f4695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb703ec126b1a40ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7882369657bb4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92374a08214f4695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a81c6073e549b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb703ec126b1a40ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi UK Equity All Cap (DR) UCITS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>15,329</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,564</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>22.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>15,621</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,592</x:t>
-[...328 lines deleted...]
-          <x:t>15,801</x:t>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>