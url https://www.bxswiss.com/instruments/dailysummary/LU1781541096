--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ffa76453e94942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2dd60770eb8474e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb703ec126b1a40ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aeae1ed425d483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a81c6073e549b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb703ec126b1a40ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e3297c11b84a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aeae1ed425d483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi UK Equity All Cap (DR) UCITS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>