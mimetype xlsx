--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2dd60770eb8474e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc79b903d384838" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aeae1ed425d483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R108b0755908c4743"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e3297c11b84a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aeae1ed425d483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb99ee58dda4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R108b0755908c4743" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi UK Equity All Cap (DR) UCITS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,226</x:t>
-[...58 lines deleted...]
-          <x:t>16,238</x:t>
+          <x:t>16,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,283</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>