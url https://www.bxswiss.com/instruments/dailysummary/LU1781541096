--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc79b903d384838" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb630cfff3c14592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R108b0755908c4743"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5aafdbb35d248fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb99ee58dda4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R108b0755908c4743" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e890e2789d4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5aafdbb35d248fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi UK Equity All Cap (DR) UCITS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1781541096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>16,761</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,695</x:t>
-[...183 lines deleted...]
-          <x:t>16,898</x:t>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,890</x:t>
-[...26 lines deleted...]
-          <x:t>16,896</x:t>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>