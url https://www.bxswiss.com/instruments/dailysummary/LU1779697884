--- v11 (2026-09-01)
+++ v12 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ed40f3ae674b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719fe2bf7823428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31487b7f78724633"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66fe52e17c594d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fbe7bb05aee48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31487b7f78724633" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6da4e98746e4439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66fe52e17c594d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>243,200</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>242,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>07.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>256,000</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>250,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>251,050</x:t>
+          <x:t>252,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>