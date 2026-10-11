--- v12 (2026-09-21)
+++ v13 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719fe2bf7823428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e44c6f701054fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66fe52e17c594d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa909d47d8f48ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6da4e98746e4439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66fe52e17c594d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b18261d0824126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa909d47d8f48ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>252,400</x:t>
-[...48 lines deleted...]
-          <x:t>251,350</x:t>
+          <x:t>249,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>247,500</x:t>
-[...129 lines deleted...]
-          <x:t>252,250</x:t>
+          <x:t>252,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>251,050</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>252,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>252,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>