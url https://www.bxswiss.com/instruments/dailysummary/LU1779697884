--- v13 (2026-10-11)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e44c6f701054fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc173e6d27bdc4cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa909d47d8f48ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bcec2ccd31b47a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b18261d0824126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa909d47d8f48ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9373c108a304e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bcec2ccd31b47a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>252,050</x:t>
-[...112 lines deleted...]
-          <x:t>246,600</x:t>
+          <x:t>243,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>264,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>