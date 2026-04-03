--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R499407ba84a24a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3abd2ca0b94159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ed39bf0ed1348cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a3819b3889144d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf61ea4c70a4b4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ed39bf0ed1348cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd166f084d9c84a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a3819b3889144d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...328 lines deleted...]
-          <x:t>205,050</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>211,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>214,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>