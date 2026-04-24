--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3abd2ca0b94159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4998534ba814a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a3819b3889144d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9b123c03334c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd166f084d9c84a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a3819b3889144d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbddafc0d97fa406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9b123c03334c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>213,550</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,550</x:t>
-[...431 lines deleted...]
-          <x:t>198,900</x:t>
+          <x:t>209,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>