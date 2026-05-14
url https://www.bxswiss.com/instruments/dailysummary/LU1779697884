--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4998534ba814a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e769429fdb4ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9b123c03334c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb81f8528e57e43a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbddafc0d97fa406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9b123c03334c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6576db91f444e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb81f8528e57e43a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,250</x:t>
-[...16 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>214,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,450</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>214,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,050</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>