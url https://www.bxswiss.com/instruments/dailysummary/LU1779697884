--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e769429fdb4ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0b93c2db0a47d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb81f8528e57e43a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8ed659940654321"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6576db91f444e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb81f8528e57e43a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3ec9bf93914d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8ed659940654321" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>