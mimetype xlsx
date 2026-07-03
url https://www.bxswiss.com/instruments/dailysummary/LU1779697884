--- v7 (2026-06-03)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0b93c2db0a47d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8767c9124144ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8ed659940654321"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43ee4e0d04540f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3ec9bf93914d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8ed659940654321" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792524e6e1ec45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43ee4e0d04540f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>247,100</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>245,300</x:t>
-[...232 lines deleted...]
-          <x:t>256,450</x:t>
+          <x:t>249,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>254,750</x:t>
-[...112 lines deleted...]
-          <x:t>269,550</x:t>
+          <x:t>258,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>