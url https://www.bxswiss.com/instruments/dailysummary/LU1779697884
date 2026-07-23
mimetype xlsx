--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8767c9124144ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab72ee4cd3c94829" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43ee4e0d04540f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5e139cc5fd4d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792524e6e1ec45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43ee4e0d04540f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2bc68c53be44f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5e139cc5fd4d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>270,550</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>267,150</x:t>
-[...48 lines deleted...]
-          <x:t>263,450</x:t>
+          <x:t>267,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>256,950</x:t>
-[...60 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>258,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>253,750</x:t>
-[...21 lines deleted...]
-          <x:t>247,600</x:t>
+          <x:t>248,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>246,600</x:t>
-[...409 lines deleted...]
-          <x:t>258,100</x:t>
+          <x:t>251,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>