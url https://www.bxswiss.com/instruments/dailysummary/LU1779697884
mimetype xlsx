--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab72ee4cd3c94829" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dbfcf9369074d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5e139cc5fd4d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re538eee2534e440b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2bc68c53be44f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5e139cc5fd4d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd97f7eec596d45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re538eee2534e440b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>258,900</x:t>
+          <x:t>256,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>258,300</x:t>
-[...501 lines deleted...]
-        <x:is>
           <x:t>252,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>248,300</x:t>
-[...31 lines deleted...]
-          <x:t>251,650</x:t>
+          <x:t>254,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>