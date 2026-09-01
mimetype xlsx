--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dbfcf9369074d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ed40f3ae674b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re538eee2534e440b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31487b7f78724633"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd97f7eec596d45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re538eee2534e440b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fbe7bb05aee48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31487b7f78724633" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>258,250</x:t>
-[...21 lines deleted...]
-          <x:t>260,250</x:t>
+          <x:t>250,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>21.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>252,450</x:t>
-[...4 lines deleted...]
-          <x:t>248,300</x:t>
+          <x:t>251,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>255,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>