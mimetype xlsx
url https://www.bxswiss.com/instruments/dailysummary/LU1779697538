--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21317512a2cb4f47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3337eb230794877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad1b5864d4f54fcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9785de2689fc4ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d0fae9defd46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad1b5864d4f54fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d6f9f53956460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9785de2689fc4ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>254,650</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,350</x:t>
-        </x:is>
-[...607 lines deleted...]
-          <x:t>258,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>