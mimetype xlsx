--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3337eb230794877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9657097742444f52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9785de2689fc4ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d599355851e44a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d6f9f53956460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9785de2689fc4ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4016b6c120324c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d599355851e44a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>268,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>268,100</x:t>
-[...512 lines deleted...]
-          <x:t>258,350</x:t>
+          <x:t>267,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>