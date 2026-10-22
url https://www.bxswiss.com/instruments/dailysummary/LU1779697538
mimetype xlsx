--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9657097742444f52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R224553a058484766" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d599355851e44a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3ead0049c4f4109"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4016b6c120324c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d599355851e44a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02edd3ad64014f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3ead0049c4f4109" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>258,350</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>254,850</x:t>
-[...16 lines deleted...]
-          <x:t>253,850</x:t>
+          <x:t>250,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>253,350</x:t>
-[...237 lines deleted...]
-          <x:t>251,550</x:t>
+          <x:t>247,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>271,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>