--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08461b294524d9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R294675f1aea0440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06d731e1c4ab4d3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2330e20b2f546f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22db44e13b34045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06d731e1c4ab4d3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f33f179f8224bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2330e20b2f546f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>220,750</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>215,550</x:t>
-[...33 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>215,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>212,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>216,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>217,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>216,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...469 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>212,350</x:t>
-[...31 lines deleted...]
-          <x:t>210,400</x:t>
+          <x:t>214,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>