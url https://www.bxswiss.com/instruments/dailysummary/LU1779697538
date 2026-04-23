--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R294675f1aea0440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61c4f3ff02a421f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2330e20b2f546f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85d1887d65aa4334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f33f179f8224bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2330e20b2f546f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e13b4bc9814aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85d1887d65aa4334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,650</x:t>
-[...166 lines deleted...]
-          <x:t>214,650</x:t>
+          <x:t>214,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...289 lines deleted...]
-          <x:t>203,700</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>