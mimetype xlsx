--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61c4f3ff02a421f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6993725efee04712" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85d1887d65aa4334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad5f4ee8c6445e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e13b4bc9814aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85d1887d65aa4334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb26eef49414e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad5f4ee8c6445e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>219,450</x:t>
-[...16 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>219,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>219,650</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>219,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,350</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>