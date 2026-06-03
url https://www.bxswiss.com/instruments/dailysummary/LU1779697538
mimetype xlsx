--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6993725efee04712" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ec208f28cc486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad5f4ee8c6445e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfe9be2bf7e74c9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb26eef49414e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad5f4ee8c6445e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb33a022b18c4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfe9be2bf7e74c9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>