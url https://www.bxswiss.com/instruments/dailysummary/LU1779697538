--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ec208f28cc486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc0fc3779eeb4e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfe9be2bf7e74c9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f50a7b26c4458d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb33a022b18c4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfe9be2bf7e74c9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1875031fdd794da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f50a7b26c4458d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>254,550</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>253,350</x:t>
-[...367 lines deleted...]
-          <x:t>264,650</x:t>
+          <x:t>254,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>264,550</x:t>
-[...11 lines deleted...]
-          <x:t>265,750</x:t>
+          <x:t>263,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>265,750</x:t>
-[...58 lines deleted...]
-          <x:t>276,300</x:t>
+          <x:t>273,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>