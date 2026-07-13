--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc0fc3779eeb4e6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3390b1a19d754ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f50a7b26c4458d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12923c7c224347bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1875031fdd794da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f50a7b26c4458d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc32bd002e578404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12923c7c224347bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>264,650</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>264,550</x:t>
-[...11 lines deleted...]
-          <x:t>265,750</x:t>
+          <x:t>263,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>265,750</x:t>
-[...70 lines deleted...]
-          <x:t>277,300</x:t>
+          <x:t>273,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>274,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>273,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>272,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>269,950</x:t>
-[...107 lines deleted...]
-          <x:t>274,500</x:t>
+          <x:t>264,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>