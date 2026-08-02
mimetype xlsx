--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3390b1a19d754ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963ba67b0e4f4741" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12923c7c224347bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R184c90310f1c47b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc32bd002e578404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12923c7c224347bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36f08c8039c24b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R184c90310f1c47b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>256,150</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>254,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>267,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>