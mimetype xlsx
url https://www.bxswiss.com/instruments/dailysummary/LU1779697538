--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963ba67b0e4f4741" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21317512a2cb4f47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R184c90310f1c47b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad1b5864d4f54fcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36f08c8039c24b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R184c90310f1c47b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d0fae9defd46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad1b5864d4f54fcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity USD D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1779697538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>266,250</x:t>
-[...102 lines deleted...]
-          <x:t>262,000</x:t>
+          <x:t>266,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>261,800</x:t>
-[...129 lines deleted...]
-          <x:t>263,350</x:t>
+          <x:t>268,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>260,500</x:t>
-[...296 lines deleted...]
-          <x:t>249,600</x:t>
+          <x:t>257,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>