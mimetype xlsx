--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4abf917bd34440b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42169a4fcfb4a59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8647d009fa04dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9ec9fe83a04987"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd306f45fd02744e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8647d009fa04dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c08aa1b8b54611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9ec9fe83a04987" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1772333404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>