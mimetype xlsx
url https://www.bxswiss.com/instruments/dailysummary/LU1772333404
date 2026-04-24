--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42169a4fcfb4a59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R520b885fc0564500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9ec9fe83a04987"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6c0c13a07d64ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c08aa1b8b54611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9ec9fe83a04987" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb500b7ac32ed4b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6c0c13a07d64ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1772333404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>