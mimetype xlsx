--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R520b885fc0564500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R808a0e228ac6497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6c0c13a07d64ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4856f9adcb59428b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb500b7ac32ed4b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6c0c13a07d64ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc69027bc120a425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4856f9adcb59428b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1772333404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>