--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R808a0e228ac6497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R279d12ad23394ebe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4856f9adcb59428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd51b9a3918e84565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc69027bc120a425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4856f9adcb59428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4e95eacf67b427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd51b9a3918e84565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1772333404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,752</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,840</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>