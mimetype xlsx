--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R279d12ad23394ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18137eab93ef498a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd51b9a3918e84565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re744e7784033450a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4e95eacf67b427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd51b9a3918e84565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d98a1b728654828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re744e7784033450a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1772333404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>