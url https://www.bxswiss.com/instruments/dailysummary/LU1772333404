--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18137eab93ef498a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24f9f29099243d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re744e7784033450a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a06ff8954374ff8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d98a1b728654828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re744e7784033450a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e2d21d2f88431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a06ff8954374ff8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1772333404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>141,322</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,707</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,142</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>