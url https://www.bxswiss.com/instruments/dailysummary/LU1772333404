--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24f9f29099243d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfc1a22250a4c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a06ff8954374ff8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad38f598c1a4d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e2d21d2f88431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a06ff8954374ff8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91aee10da72847ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad38f598c1a4d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1772333404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>145,049</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,039</x:t>
-[...178 lines deleted...]
-          <x:t>148,458</x:t>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,378</x:t>
-[...134 lines deleted...]
-          <x:t>146,075</x:t>
+          <x:t>145,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>