--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfc1a22250a4c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37047cc56fcf4a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad38f598c1a4d66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ae608d9f144fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91aee10da72847ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad38f598c1a4d66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c26d128f1342c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ae608d9f144fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1772333404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>