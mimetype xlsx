--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37047cc56fcf4a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f50821dc0f49a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ae608d9f144fd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c44e2462f349a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c26d128f1342c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ae608d9f144fd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72df33a709bb4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c44e2462f349a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1772333404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>