--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f50821dc0f49a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57df8ac760984c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c44e2462f349a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4728e7fee7844f53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72df33a709bb4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c44e2462f349a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde04b209f69b4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4728e7fee7844f53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1772333404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>