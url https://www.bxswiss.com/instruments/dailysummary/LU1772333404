--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57df8ac760984c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ec493d94bf4352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4728e7fee7844f53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce5d9a2d2f84b91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde04b209f69b4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4728e7fee7844f53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd2954043ed496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce5d9a2d2f84b91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Stoxx Europe 600 UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1772333404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>