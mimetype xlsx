--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615eb30f700a462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a07f0e60aa0455d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4f0433ee9446ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cec19583a2141a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd12acc4bf9048e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4f0433ee9446ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra96801aa468641f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cec19583a2141a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology EUR I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1722863211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>51,350</x:t>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,900</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,550</x:t>
+          <x:t>54,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>24.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>53,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>52,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>53,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,900</x:t>
-[...33 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>54,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,450</x:t>
-[...9 lines deleted...]
-          <x:t>53,000</x:t>
+          <x:t>53,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>