--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a07f0e60aa0455d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b5bbb997d04af9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cec19583a2141a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48084d508834767"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra96801aa468641f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cec19583a2141a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7910f8571041da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48084d508834767" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology EUR I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1722863211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>53,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>52,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>53,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,900</x:t>
-[...33 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>54,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,450</x:t>
-[...178 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>53,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>