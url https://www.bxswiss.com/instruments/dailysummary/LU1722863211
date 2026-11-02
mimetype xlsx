--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b5bbb997d04af9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571cb68374014215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48084d508834767"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R285c509e197840d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7910f8571041da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48084d508834767" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0439e170ee7249f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R285c509e197840d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology EUR I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1722863211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>53,400</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,400</x:t>
-[...65 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>53,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>53,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>58,675</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>