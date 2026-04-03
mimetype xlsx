--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra371c7aa191e43d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83ab597c24ae4013" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7278e2489a3f4260"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0fb1026a0b4bf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13017be3cb594876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7278e2489a3f4260" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6300fbe41d764382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0fb1026a0b4bf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology EUR I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1722863211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>40,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>40,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,175</x:t>
-[...102 lines deleted...]
-          <x:t>39,910</x:t>
+          <x:t>40,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...401 lines deleted...]
-          <x:t>38,420</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>39,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>