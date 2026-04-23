--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83ab597c24ae4013" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7123281b0fc44e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0fb1026a0b4bf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81419628f9b4cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6300fbe41d764382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0fb1026a0b4bf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd258ec45c0a64dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81419628f9b4cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology EUR I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1722863211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>38,420</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>40,510</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,240</x:t>
-[...409 lines deleted...]
-          <x:t>39,195</x:t>
+          <x:t>40,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>