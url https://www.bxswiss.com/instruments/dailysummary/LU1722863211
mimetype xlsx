--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7123281b0fc44e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb9c558b9d545a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81419628f9b4cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c5cdf3307641aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd258ec45c0a64dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81419628f9b4cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af49e5b3c764393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c5cdf3307641aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology EUR I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1722863211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>