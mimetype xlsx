--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb9c558b9d545a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1acfcc179ec64459" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c5cdf3307641aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af6b9b00bbc4b92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af49e5b3c764393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c5cdf3307641aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c1f92330a88469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af6b9b00bbc4b92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology EUR I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1722863211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...512 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,800</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,575</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>51,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,900</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>52,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,425</x:t>
+          <x:t>51,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>