--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1acfcc179ec64459" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7befd3b152814ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af6b9b00bbc4b92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d920d7654fe4f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c1f92330a88469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af6b9b00bbc4b92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a74bfde5da47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d920d7654fe4f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology EUR I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1722863211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,075</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,675</x:t>
-[...205 lines deleted...]
-          <x:t>55,475</x:t>
+          <x:t>53,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,375</x:t>
-[...38 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>56,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>54,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>