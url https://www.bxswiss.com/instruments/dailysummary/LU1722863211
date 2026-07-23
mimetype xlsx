--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7befd3b152814ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79294c9b2a894c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d920d7654fe4f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5ae7821e9ec474d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a74bfde5da47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d920d7654fe4f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree67bbae8e0d4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5ae7821e9ec474d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology EUR I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1722863211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>09.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,625</x:t>
+          <x:t>54,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>53,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,675</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>56,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>