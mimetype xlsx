--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79294c9b2a894c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd78e87877254372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5ae7821e9ec474d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re61b846823554479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree67bbae8e0d4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5ae7821e9ec474d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafc3511c1fc74c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re61b846823554479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology EUR I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1722863211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>54,125</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>53,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,775</x:t>
-[...97 lines deleted...]
-          <x:t>54,275</x:t>
+          <x:t>53,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>21.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>53,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,625</x:t>
-[...31 lines deleted...]
-          <x:t>53,675</x:t>
+          <x:t>53,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>