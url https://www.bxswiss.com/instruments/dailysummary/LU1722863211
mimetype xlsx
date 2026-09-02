--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd78e87877254372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615eb30f700a462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re61b846823554479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4f0433ee9446ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafc3511c1fc74c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re61b846823554479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd12acc4bf9048e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4f0433ee9446ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology EUR I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1722863211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,525</x:t>
-[...16 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>54,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>52,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,200</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>52,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-          <x:t>05.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>53,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,100</x:t>
-[...53 lines deleted...]
-          <x:t>53,225</x:t>
+          <x:t>53,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>