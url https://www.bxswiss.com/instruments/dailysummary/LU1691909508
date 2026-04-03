--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27595f0a567747b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd005fe7784fd42ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b680dd8dcf24ae7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ddc74695c504add"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218b89325d0d4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b680dd8dcf24ae7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d65368100564ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ddc74695c504add" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1691909508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>15,776</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,573</x:t>
-[...479 lines deleted...]
-        <x:is>
           <x:t>15,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,383</x:t>
-[...60 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,386</x:t>
-[...9 lines deleted...]
-          <x:t>15,245</x:t>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>