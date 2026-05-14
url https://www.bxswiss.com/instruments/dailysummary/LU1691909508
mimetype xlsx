--- v5 (2026-04-03)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd005fe7784fd42ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd812466238a4a3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ddc74695c504add"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4db0c745d6fc4bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d65368100564ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ddc74695c504add" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d38e82cba84274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4db0c745d6fc4bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1691909508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,921</x:t>
-[...85 lines deleted...]
-          <x:t>15,537</x:t>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,558</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>15,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,221</x:t>
-[...355 lines deleted...]
-          <x:t>15,535</x:t>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>