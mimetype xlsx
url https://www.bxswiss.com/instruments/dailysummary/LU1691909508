--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd812466238a4a3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c041d489d14bc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4db0c745d6fc4bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94fcda5531334a12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d38e82cba84274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4db0c745d6fc4bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa9299151364454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94fcda5531334a12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1691909508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>15,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,767</x:t>
-[...21 lines deleted...]
-          <x:t>15,941</x:t>
+          <x:t>15,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,869</x:t>
-[...485 lines deleted...]
-          <x:t>15,536</x:t>
+          <x:t>15,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>