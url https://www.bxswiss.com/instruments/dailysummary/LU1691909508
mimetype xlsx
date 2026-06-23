--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c041d489d14bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb7c8dfed5e0417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94fcda5531334a12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R222028872c814dce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa9299151364454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94fcda5531334a12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re09033915e034a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R222028872c814dce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1691909508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>