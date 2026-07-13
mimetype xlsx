--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb7c8dfed5e0417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabbc03c7f96e44e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R222028872c814dce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8413608224a4649"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re09033915e034a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R222028872c814dce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab3564863d9443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8413608224a4649" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1691909508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>16,079</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,959</x:t>
-[...107 lines deleted...]
-          <x:t>16,218</x:t>
+          <x:t>16,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...100 lines deleted...]
-          <x:t>16,310</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>