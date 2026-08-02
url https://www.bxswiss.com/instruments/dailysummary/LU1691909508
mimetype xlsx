--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabbc03c7f96e44e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcea6d5fca8a34070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8413608224a4649"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1bfb3985e04233"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab3564863d9443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8413608224a4649" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1864c5e2d3654a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1bfb3985e04233" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1691909508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>16,258</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,432</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>16,529</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,567</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,639</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>