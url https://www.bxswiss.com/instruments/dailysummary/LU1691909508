--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcea6d5fca8a34070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8b38672f0140ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1bfb3985e04233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b33230da02140b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1864c5e2d3654a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1bfb3985e04233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78271efabf384f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b33230da02140b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1691909508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>16,728</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,699</x:t>
-[...124 lines deleted...]
-          <x:t>16,785</x:t>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,656</x:t>
-[...281 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>17,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,608</x:t>
-[...4 lines deleted...]
-          <x:t>17,424</x:t>
+          <x:t>17,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,499</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>17,167</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>