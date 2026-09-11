--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8b38672f0140ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321e7067c55741fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b33230da02140b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b058bb1e67b456b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78271efabf384f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b33230da02140b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04d237202100417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b058bb1e67b456b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1691909508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>17,251</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,215</x:t>
-[...512 lines deleted...]
-          <x:t>17,343</x:t>
+          <x:t>16,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>