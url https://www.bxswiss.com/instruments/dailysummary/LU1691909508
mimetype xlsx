--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321e7067c55741fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb52bce24efc457d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b058bb1e67b456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeb2663736484561"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04d237202100417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b058bb1e67b456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff6e7b5b2f384b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeb2663736484561" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1691909508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>17,388</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,343</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>17,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,081</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>