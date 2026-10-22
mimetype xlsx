--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb52bce24efc457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d49181c98f14484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeb2663736484561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcda98c1a6040bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff6e7b5b2f384b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeb2663736484561" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaecaf06c3684025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcda98c1a6040bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1691909508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>17,394</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,330</x:t>
-[...512 lines deleted...]
-          <x:t>16,633</x:t>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>