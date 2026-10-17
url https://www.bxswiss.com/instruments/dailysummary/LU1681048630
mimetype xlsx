--- v11 (2026-09-09)
+++ v12 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a1e7100bba4da2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd9675fb270e4351" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e79036fd7945e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f4e7dbd5fe4120"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40304e35c9bf413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e79036fd7945e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d883e9d4bb4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f4e7dbd5fe4120" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P Global Luxury UCITS ETF - EUR © Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681048630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>183,732</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>