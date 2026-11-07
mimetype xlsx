--- v12 (2026-10-17)
+++ v13 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd9675fb270e4351" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4226be6b6a4582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f4e7dbd5fe4120"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4095d45418594f21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d883e9d4bb4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f4e7dbd5fe4120" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d699d44cadd40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4095d45418594f21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P Global Luxury UCITS ETF - EUR © Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681048630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>