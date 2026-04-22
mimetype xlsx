--- v4 (2026-03-24)
+++ v5 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8481014e75cd4ce3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52aadec5a91f41f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R798b5b2f32e64e49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca0d4e87c824e91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82ee48bbf3d4467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R798b5b2f32e64e49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0044e59ae1e4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca0d4e87c824e91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P Global Luxury UCITS ETF - EUR © Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681048630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>