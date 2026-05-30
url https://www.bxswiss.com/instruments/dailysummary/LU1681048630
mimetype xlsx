--- v5 (2026-04-22)
+++ v6 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52aadec5a91f41f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7e9177628ba4f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca0d4e87c824e91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0654b5c346254875"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0044e59ae1e4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca0d4e87c824e91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4157c17ac3864bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0654b5c346254875" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P Global Luxury UCITS ETF - EUR © Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681048630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>179,979</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,691</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>185,595</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>