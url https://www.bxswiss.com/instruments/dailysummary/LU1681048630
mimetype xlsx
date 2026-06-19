--- v6 (2026-05-30)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7e9177628ba4f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e54a4fdaaae492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0654b5c346254875"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a513806d94746e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4157c17ac3864bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0654b5c346254875" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0455395a441f4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a513806d94746e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P Global Luxury UCITS ETF - EUR © Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681048630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>