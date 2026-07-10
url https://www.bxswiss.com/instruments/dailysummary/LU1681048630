--- v7 (2026-06-19)
+++ v8 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e54a4fdaaae492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f62bff3aa4f49cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a513806d94746e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e445efa17224ece"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0455395a441f4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a513806d94746e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R073ab36531264618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e445efa17224ece" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P Global Luxury UCITS ETF - EUR © Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681048630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,430</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>184,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,769</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>