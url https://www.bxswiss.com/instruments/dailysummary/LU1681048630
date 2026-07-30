--- v8 (2026-07-10)
+++ v9 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f62bff3aa4f49cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2284060fe7ab4bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e445efa17224ece"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda242c9bcc7e488e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R073ab36531264618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e445efa17224ece" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc61e1f1bcde9470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda242c9bcc7e488e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P Global Luxury UCITS ETF - EUR © Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681048630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>