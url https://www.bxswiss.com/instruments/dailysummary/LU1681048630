--- v9 (2026-07-30)
+++ v10 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2284060fe7ab4bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73f3d18934c46f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda242c9bcc7e488e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7017f9809db8496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc61e1f1bcde9470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda242c9bcc7e488e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef45f29fc02490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7017f9809db8496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P Global Luxury UCITS ETF - EUR © Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681048630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>