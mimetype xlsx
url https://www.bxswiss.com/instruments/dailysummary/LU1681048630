--- v10 (2026-08-19)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73f3d18934c46f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a1e7100bba4da2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7017f9809db8496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e79036fd7945e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef45f29fc02490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7017f9809db8496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40304e35c9bf413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e79036fd7945e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P Global Luxury UCITS ETF - EUR © Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681048630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>