--- v4 (2026-03-14)
+++ v5 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a52921270984d8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2979eb6509a9469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f0ffaea24594e67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3818bc7fd1684374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d79f802aaa14f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f0ffaea24594e67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413784748c9f46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3818bc7fd1684374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Stoxx 50 UCITS ETF DR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681047319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>