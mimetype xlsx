--- v5 (2026-04-11)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2979eb6509a9469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf37eeee6028f4efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3818bc7fd1684374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb43f56e10b94540"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413784748c9f46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3818bc7fd1684374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89699a2abcec4be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb43f56e10b94540" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Stoxx 50 UCITS ETF DR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681047319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>