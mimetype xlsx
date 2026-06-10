--- v6 (2026-05-01)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf37eeee6028f4efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9a24d75a01493f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb43f56e10b94540"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a783e2428142d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89699a2abcec4be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb43f56e10b94540" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c048b0b34fe4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a783e2428142d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Stoxx 50 UCITS ETF DR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681047319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>86,084</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>