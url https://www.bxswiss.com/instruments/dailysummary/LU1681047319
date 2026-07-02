--- v7 (2026-06-10)
+++ v8 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9a24d75a01493f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e89954b832642a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a783e2428142d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R486fb6fe0eb7471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c048b0b34fe4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a783e2428142d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51cf955f7ce045da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R486fb6fe0eb7471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Stoxx 50 UCITS ETF DR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681047319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>