--- v8 (2026-07-02)
+++ v9 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e89954b832642a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf110cbd2ab574f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R486fb6fe0eb7471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00dd50a23ad942ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51cf955f7ce045da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R486fb6fe0eb7471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166d20c91fe24863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00dd50a23ad942ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Stoxx 50 UCITS ETF DR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681047319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...392 lines deleted...]
-          <x:t>94,120</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,254</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>93,631</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>