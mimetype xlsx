--- v9 (2026-07-22)
+++ v10 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf110cbd2ab574f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f12c40de6c94c9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00dd50a23ad942ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4245e51dad0141e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166d20c91fe24863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00dd50a23ad942ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828816f75faa43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4245e51dad0141e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Stoxx 50 UCITS ETF DR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681047319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>