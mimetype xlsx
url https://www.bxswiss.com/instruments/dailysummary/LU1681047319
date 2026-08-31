--- v10 (2026-08-11)
+++ v11 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f12c40de6c94c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bdd952f91ad4e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4245e51dad0141e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R172f395f0bf14b68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828816f75faa43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4245e51dad0141e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d34a166b12c4afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R172f395f0bf14b68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Stoxx 50 UCITS ETF DR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681047319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>