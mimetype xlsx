--- v11 (2026-08-31)
+++ v12 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bdd952f91ad4e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc32ae033c184751" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R172f395f0bf14b68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fbcab9a42794b84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d34a166b12c4afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R172f395f0bf14b68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b74c6d7afe483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fbcab9a42794b84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Stoxx 50 UCITS ETF DR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681047319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>