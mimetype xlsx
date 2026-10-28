--- v12 (2026-09-23)
+++ v13 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc32ae033c184751" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b62122cdc6d4fe5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fbcab9a42794b84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d95fbb2dc0b4f2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b74c6d7afe483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fbcab9a42794b84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c529dc48d594c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d95fbb2dc0b4f2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Stoxx 50 UCITS ETF DR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681047319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>96,268</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>