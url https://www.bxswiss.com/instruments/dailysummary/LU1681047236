--- v4 (2026-03-27)
+++ v5 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ba388d3889429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a0c1cfb86743b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08a88f88f654352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2615db615074576"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16b130af25e241ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08a88f88f654352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b9dc9100e184213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2615db615074576" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681047236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>