--- v5 (2026-04-16)
+++ v6 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a0c1cfb86743b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc6b49c1faee41f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2615db615074576"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbed2521e57c04107"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b9dc9100e184213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2615db615074576" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad9e53aed2a418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbed2521e57c04107" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681047236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>