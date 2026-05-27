--- v6 (2026-05-06)
+++ v7 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc6b49c1faee41f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57eec92844bd4661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbed2521e57c04107"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc973e66156074714"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad9e53aed2a418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbed2521e57c04107" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6be10122cb204eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc973e66156074714" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681047236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>