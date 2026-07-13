--- v7 (2026-05-27)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57eec92844bd4661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5a5d7d4fc64eaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc973e66156074714"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d2bd3df4294408"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6be10122cb204eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc973e66156074714" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ddfb540c9be4d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d2bd3df4294408" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681047236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>148,240</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>