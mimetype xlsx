--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5a5d7d4fc64eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe73ca215e74aa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d2bd3df4294408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f8857748b24774"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ddfb540c9be4d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d2bd3df4294408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81f8ac4a391341d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f8857748b24774" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681047236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>