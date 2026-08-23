--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe73ca215e74aa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8918817a2cf84243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f8857748b24774"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61545c233cb94ee1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81f8ac4a391341d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f8857748b24774" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69045e3b5651431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61545c233cb94ee1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681047236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>