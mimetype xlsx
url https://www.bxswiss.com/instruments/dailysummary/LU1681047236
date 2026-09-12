--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8918817a2cf84243" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf49dcd22b38645f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61545c233cb94ee1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa54f851401e42dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69045e3b5651431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61545c233cb94ee1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra102ca4e7eb04a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa54f851401e42dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681047236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>