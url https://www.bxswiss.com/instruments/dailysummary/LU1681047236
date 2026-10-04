--- v11 (2026-09-12)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf49dcd22b38645f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9950610082a34eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa54f851401e42dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf69260d5f2ac4d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra102ca4e7eb04a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa54f851401e42dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a27f6f512a4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf69260d5f2ac4d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681047236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>