--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9950610082a34eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246bed3a58a54fb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf69260d5f2ac4d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra57f657fa12048d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a27f6f512a4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf69260d5f2ac4d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b746aa36d9c49a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra57f657fa12048d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681047236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,278</x:t>
-[...178 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>161,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,654</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>160,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,823</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>