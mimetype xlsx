--- v10 (2026-09-01)
+++ v11 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f55f9763bda422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbacbe3ff62034e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b5d10a5e84465a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32b9afdaa9f84fbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6acf362ce8474c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b5d10a5e84465a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eb84190f9834250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32b9afdaa9f84fbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Government Bond Lowest Rated Euro Investment Grade UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>215,955</x:t>
-[...576 lines deleted...]
-          <x:t>215,985</x:t>
+          <x:t>215,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>