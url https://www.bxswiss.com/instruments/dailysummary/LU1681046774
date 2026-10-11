--- v11 (2026-09-21)
+++ v12 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbacbe3ff62034e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5d7fe5d94d47b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32b9afdaa9f84fbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1013563295834dc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eb84190f9834250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32b9afdaa9f84fbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a19cb7dc53b495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1013563295834dc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Government Bond Lowest Rated Euro Investment Grade UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>