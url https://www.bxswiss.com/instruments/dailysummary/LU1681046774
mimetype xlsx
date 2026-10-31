--- v12 (2026-10-11)
+++ v13 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5d7fe5d94d47b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d8e7219ee94ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1013563295834dc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R943a6dd95da14939"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a19cb7dc53b495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1013563295834dc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4c83ccc7f3459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R943a6dd95da14939" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Government Bond Lowest Rated Euro Investment Grade UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>