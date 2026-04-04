--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71fb481d13b243d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9290d5217eb94607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5095e25c73784e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d2627a62e943b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra30ebb8519014142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5095e25c73784e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbf7116daa9412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d2627a62e943b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Government Bond Lowest Rated Euro Investment Grade UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>