--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9290d5217eb94607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6765db3ca70945ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d2627a62e943b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R942e9a66d2504595"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbf7116daa9412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d2627a62e943b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f076bc2b1014adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R942e9a66d2504595" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Government Bond Lowest Rated Euro Investment Grade UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,413</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>214,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,414</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>