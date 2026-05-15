--- v5 (2026-04-24)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6765db3ca70945ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7609631356e143e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R942e9a66d2504595"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa9a780183b34bf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f076bc2b1014adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R942e9a66d2504595" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29baade4b6104348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa9a780183b34bf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Government Bond Lowest Rated Euro Investment Grade UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>208,431</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,996</x:t>
-[...571 lines deleted...]
-          <x:t>213,129</x:t>
+          <x:t>211,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>