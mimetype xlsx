--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7609631356e143e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb82c46bb63074d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa9a780183b34bf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4a41af2bd604ec5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29baade4b6104348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa9a780183b34bf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179bcdfc45164129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4a41af2bd604ec5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Government Bond Lowest Rated Euro Investment Grade UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>