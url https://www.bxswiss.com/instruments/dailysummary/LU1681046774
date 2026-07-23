--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb82c46bb63074d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31a2c6b6fad84394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4a41af2bd604ec5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd755a0ca5db94323"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179bcdfc45164129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4a41af2bd604ec5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8452c8ec950f497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd755a0ca5db94323" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Government Bond Lowest Rated Euro Investment Grade UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>215,194</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>