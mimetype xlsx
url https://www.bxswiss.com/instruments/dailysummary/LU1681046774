--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31a2c6b6fad84394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R654abc4c89e44e54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd755a0ca5db94323"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra94adb0155c54c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8452c8ec950f497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd755a0ca5db94323" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree4651f761274f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra94adb0155c54c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Government Bond Lowest Rated Euro Investment Grade UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>