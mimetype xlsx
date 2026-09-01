--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R654abc4c89e44e54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f55f9763bda422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra94adb0155c54c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b5d10a5e84465a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree4651f761274f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra94adb0155c54c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6acf362ce8474c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b5d10a5e84465a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Government Bond Lowest Rated Euro Investment Grade UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>