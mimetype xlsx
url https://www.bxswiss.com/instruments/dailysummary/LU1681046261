--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840b0f0bf2bf4f9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0cd3d89ad243d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d9c2005ea84695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd019c34a083c40af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf168d7bcb24ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d9c2005ea84695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R417a1fdc49bd48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd019c34a083c40af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Tilted Green Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>