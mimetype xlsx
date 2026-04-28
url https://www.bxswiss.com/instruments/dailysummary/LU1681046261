--- v5 (2026-04-05)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0cd3d89ad243d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635803e696f444c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd019c34a083c40af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad1bbf6020f4681"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R417a1fdc49bd48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd019c34a083c40af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0576f43a0424c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad1bbf6020f4681" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Tilted Green Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>201,568</x:t>
-[...468 lines deleted...]
-          <x:t>202,579</x:t>
+          <x:t>202,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>