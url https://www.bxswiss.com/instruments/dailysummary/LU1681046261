--- v6 (2026-04-28)
+++ v7 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635803e696f444c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f2d9ef8aed840b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad1bbf6020f4681"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb4631dd7c2941fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0576f43a0424c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad1bbf6020f4681" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb182c96df277494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb4631dd7c2941fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Tilted Green Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>203,008</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,056</x:t>
-[...377 lines deleted...]
-          <x:t>202,372</x:t>
+          <x:t>202,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>