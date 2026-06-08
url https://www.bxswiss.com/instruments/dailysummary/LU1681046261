--- v7 (2026-05-19)
+++ v8 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f2d9ef8aed840b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffab55a788b4439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb4631dd7c2941fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47068f04f4044dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb182c96df277494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb4631dd7c2941fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde443c2731df4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47068f04f4044dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Tilted Green Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>