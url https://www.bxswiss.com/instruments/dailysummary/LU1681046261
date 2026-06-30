--- v8 (2026-06-08)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffab55a788b4439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe675880431b4138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47068f04f4044dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3ee69b5d7d4645"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde443c2731df4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47068f04f4044dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52fb13738e0c4314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3ee69b5d7d4645" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Tilted Green Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>