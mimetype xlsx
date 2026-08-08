--- v9 (2026-06-30)
+++ v10 (2026-08-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe675880431b4138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22cdc894983b46dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3ee69b5d7d4645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb33bdf8354e41b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52fb13738e0c4314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3ee69b5d7d4645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ced02d5615442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb33bdf8354e41b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Tilted Green Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>206,074</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>