--- v10 (2026-08-08)
+++ v11 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22cdc894983b46dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480d88f2c6124351" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb33bdf8354e41b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b9ed01d78db45e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ced02d5615442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb33bdf8354e41b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ceb1e3ec7046a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b9ed01d78db45e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Tilted Green Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>204,076</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>204,048</x:t>
-[...625 lines deleted...]
-          <x:t>205,921</x:t>
+          <x:t>205,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>