--- v11 (2026-09-17)
+++ v12 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480d88f2c6124351" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5981cf8010ce48ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b9ed01d78db45e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147604edd2ca4015"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ceb1e3ec7046a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b9ed01d78db45e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd85bcd3e9b564605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147604edd2ca4015" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Tilted Green Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>205,195</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>204,864</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>204,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,257</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>