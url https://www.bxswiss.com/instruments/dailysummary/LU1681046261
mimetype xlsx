--- v12 (2026-10-07)
+++ v13 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5981cf8010ce48ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3fb2b2fe3b04dac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147604edd2ca4015"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e8ac159ee8345f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd85bcd3e9b564605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147604edd2ca4015" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f260e5ee90d4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e8ac159ee8345f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Tilted Green Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681046261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>