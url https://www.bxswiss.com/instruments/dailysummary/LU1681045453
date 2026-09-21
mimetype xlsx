--- v13 (2026-08-31)
+++ v14 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refeffa2f6cf44999" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbdeed3e3f954251" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc00cbdaf7224085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5a7b11213ce46c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d88b4ae1ca24ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc00cbdaf7224085" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e60955bae70427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5a7b11213ce46c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets UCITS ETF USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681045453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>7,100</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,032</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,291</x:t>
-[...247 lines deleted...]
-          <x:t>7,202</x:t>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>