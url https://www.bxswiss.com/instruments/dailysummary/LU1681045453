--- v14 (2026-09-21)
+++ v15 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbdeed3e3f954251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd528c359cb6d4162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5a7b11213ce46c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c12cff321324630"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e60955bae70427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5a7b11213ce46c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab98d7999f648a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c12cff321324630" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets UCITS ETF USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681045453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>7,212</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>7,202</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,254</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>7,419</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,386</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>7,298</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>