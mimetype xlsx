--- v15 (2026-10-11)
+++ v16 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd528c359cb6d4162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re06a3d5fcbb744a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c12cff321324630"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaa48d7acaae4ba2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab98d7999f648a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c12cff321324630" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e35f3660b3342be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaa48d7acaae4ba2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets UCITS ETF USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681045453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>7,302</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,294</x:t>
-[...188 lines deleted...]
-          <x:t>7,421</x:t>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,506</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>02.10.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,471</x:t>
-[...144 lines deleted...]
-          <x:t>7,353</x:t>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>