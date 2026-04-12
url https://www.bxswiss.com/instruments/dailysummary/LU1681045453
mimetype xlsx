--- v5 (2026-03-22)
+++ v6 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa830d9bc43c43ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f649852ac74a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R658f414496694166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd9c543ffff545fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8fbda299ec246af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R658f414496694166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R650ea24fd3c44004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd9c543ffff545fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets UCITS ETF USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681045453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>6,231</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,318</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>5,822</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>