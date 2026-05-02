--- v6 (2026-04-12)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f649852ac74a77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref0429a6567f4f0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd9c543ffff545fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90adfdc6fed54836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R650ea24fd3c44004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd9c543ffff545fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132616811afa42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90adfdc6fed54836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets UCITS ETF USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681045453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>5,977</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,822</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,002</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>