--- v7 (2026-05-02)
+++ v8 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref0429a6567f4f0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9834ce563f45ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90adfdc6fed54836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937a6bb64ff34353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132616811afa42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90adfdc6fed54836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ccaf0111b5e465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937a6bb64ff34353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets UCITS ETF USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681045453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>