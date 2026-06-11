--- v8 (2026-05-22)
+++ v9 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9834ce563f45ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3502ec07cba84716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937a6bb64ff34353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf15e0ed4bff8413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ccaf0111b5e465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937a6bb64ff34353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842d145571e446d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf15e0ed4bff8413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets UCITS ETF USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681045453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,690</x:t>
-[...58 lines deleted...]
-          <x:t>6,816</x:t>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,893</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,866</x:t>
-[...21 lines deleted...]
-          <x:t>6,989</x:t>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,978</x:t>
-[...215 lines deleted...]
-          <x:t>6,799</x:t>
+          <x:t>6,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>