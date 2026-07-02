--- v9 (2026-06-11)
+++ v10 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3502ec07cba84716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6cdf095e57c405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf15e0ed4bff8413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6499651cecc424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842d145571e446d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf15e0ed4bff8413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf826c5f06f34ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6499651cecc424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets UCITS ETF USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681045453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,989</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,978</x:t>
-[...222 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>6,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,863</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,173</x:t>
-[...306 lines deleted...]
-          <x:t>6,911</x:t>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>