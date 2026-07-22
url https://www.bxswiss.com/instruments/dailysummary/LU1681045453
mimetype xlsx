--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6cdf095e57c405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c947cdfcb0e440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6499651cecc424e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d8a9612328e420b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf826c5f06f34ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6499651cecc424e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c62ed155c514e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d8a9612328e420b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets UCITS ETF USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681045453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>7,008</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,912</x:t>
-[...38 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>7,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,077</x:t>
-[...4 lines deleted...]
-          <x:t>6,868</x:t>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,869</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>12.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,017</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>7,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>