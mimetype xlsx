--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c947cdfcb0e440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818657b993c74ffb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d8a9612328e420b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aac9204d5af42ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c62ed155c514e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d8a9612328e420b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7588b230bcab4577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aac9204d5af42ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets UCITS ETF USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681045453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>7,207</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,199</x:t>
-[...286 lines deleted...]
-          <x:t>7,013</x:t>
+          <x:t>7,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,997</x:t>
-[...11 lines deleted...]
-          <x:t>6,951</x:t>
+          <x:t>6,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,047</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>7,017</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>