--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818657b993c74ffb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refeffa2f6cf44999" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aac9204d5af42ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc00cbdaf7224085"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7588b230bcab4577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aac9204d5af42ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d88b4ae1ca24ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc00cbdaf7224085" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets UCITS ETF USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681045453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>7,013</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,997</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>7,047</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>15.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,086</x:t>
-[...151 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,079</x:t>
-[...242 lines deleted...]
-          <x:t>7,100</x:t>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,032</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>7,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>