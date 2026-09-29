--- v0 (2026-09-08)
+++ v1 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e02b4e2ca954564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd81f8cdfcd53406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e06edad3d074a53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43b3575295549f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892427506e7e41c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e06edad3d074a53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R009b0eb7fe01414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43b3575295549f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi - MSCI EM Latin America UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681045024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,275 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...223 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -557,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>