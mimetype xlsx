--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd81f8cdfcd53406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ae1110dfeb495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43b3575295549f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R277b7b65fed748fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R009b0eb7fe01414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43b3575295549f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8a27a347634219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R277b7b65fed748fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi - MSCI EM Latin America UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681045024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,466</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>20,536</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,614</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>20,111</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,317</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>20,008</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>