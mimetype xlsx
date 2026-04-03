--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65134aad6484578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re97dea34bf234973" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5992521469844ee3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde73a361e29e4c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72c8582f01fb4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5992521469844ee3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcafa1fc7768f45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde73a361e29e4c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Index MSCI Europe ESG Broad CTB UCITS ETF DR EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681042609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>387,866</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>