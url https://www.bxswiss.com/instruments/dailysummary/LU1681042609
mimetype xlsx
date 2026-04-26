--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re97dea34bf234973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d008af1e574562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde73a361e29e4c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeed3b48a9934ce7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcafa1fc7768f45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde73a361e29e4c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f70d8a7599746a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeed3b48a9934ce7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Index MSCI Europe ESG Broad CTB UCITS ETF DR EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681042609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>