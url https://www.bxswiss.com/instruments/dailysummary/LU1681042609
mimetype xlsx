--- v5 (2026-04-26)
+++ v6 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d008af1e574562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64e626486024495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeed3b48a9934ce7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab05399679a1491e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f70d8a7599746a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeed3b48a9934ce7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd72499ee02584041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab05399679a1491e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Index MSCI Europe ESG Broad CTB UCITS ETF DR EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681042609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>