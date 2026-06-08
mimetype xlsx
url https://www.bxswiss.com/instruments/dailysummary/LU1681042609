--- v6 (2026-05-19)
+++ v7 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64e626486024495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R423e44eca3e243aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab05399679a1491e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d574040c0c545bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd72499ee02584041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab05399679a1491e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7cb9b35e48b4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d574040c0c545bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Index MSCI Europe ESG Broad CTB UCITS ETF DR EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681042609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>380,516</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,899</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...447 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>