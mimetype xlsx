--- v7 (2026-06-08)
+++ v8 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R423e44eca3e243aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d1035b9ba54ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d574040c0c545bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b4d96cd6444cd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7cb9b35e48b4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d574040c0c545bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b93ff32f33d4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b4d96cd6444cd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Index MSCI Europe ESG Broad CTB UCITS ETF DR EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681042609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>