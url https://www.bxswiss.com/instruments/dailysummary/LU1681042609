--- v8 (2026-06-28)
+++ v9 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d1035b9ba54ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19d292f4de74d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b4d96cd6444cd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R112853768b0f40bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b93ff32f33d4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b4d96cd6444cd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a65f6467d4e4459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R112853768b0f40bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Index MSCI Europe ESG Broad CTB UCITS ETF DR EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681042609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>