--- v9 (2026-07-18)
+++ v10 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19d292f4de74d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a6dc6f92694434" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R112853768b0f40bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e28f2162358485c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a65f6467d4e4459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R112853768b0f40bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a6bd5af635480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e28f2162358485c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Index MSCI Europe ESG Broad CTB UCITS ETF DR EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681042609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>