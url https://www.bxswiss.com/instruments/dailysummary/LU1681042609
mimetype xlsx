--- v10 (2026-08-07)
+++ v11 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a6dc6f92694434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R569d4a958eb64554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e28f2162358485c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R812fd05ac35c4c38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a6bd5af635480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e28f2162358485c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ba133fdf234257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R812fd05ac35c4c38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Index MSCI Europe ESG Broad CTB UCITS ETF DR EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681042609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>