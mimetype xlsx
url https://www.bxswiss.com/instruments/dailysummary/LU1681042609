--- v11 (2026-08-27)
+++ v12 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R569d4a958eb64554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09fb207fbf5440fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R812fd05ac35c4c38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c3735f39bd44b21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ba133fdf234257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R812fd05ac35c4c38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3d4ba9028094d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c3735f39bd44b21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Index MSCI Europe ESG Broad CTB UCITS ETF DR EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681042609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>