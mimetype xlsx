--- v12 (2026-09-17)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09fb207fbf5440fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8627bd234bf4fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c3735f39bd44b21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra63ed22835fb400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3d4ba9028094d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c3735f39bd44b21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2db9e5a069a4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra63ed22835fb400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Index MSCI Europe ESG Broad CTB UCITS ETF DR EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681042609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>