--- v13 (2026-10-07)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8627bd234bf4fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71204c26a1044077" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra63ed22835fb400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree46c3f24dce45db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2db9e5a069a4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra63ed22835fb400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re959654142bb4dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree46c3f24dce45db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Index MSCI Europe ESG Broad CTB UCITS ETF DR EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681042609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>