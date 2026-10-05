--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a9a1d474044759" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb0358329f44eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98db761c4fc48c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9d76f46212441d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d04f1cf03448b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98db761c4fc48c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9566e14955e04341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9d76f46212441d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 ESG UCITS ETF DR EUR (C)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681040223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>