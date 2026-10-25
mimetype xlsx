--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb0358329f44eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a83fe14963a4f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9d76f46212441d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4770bd3529424243"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9566e14955e04341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9d76f46212441d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a69d0614eed4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4770bd3529424243" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 ESG UCITS ETF DR EUR (C)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681040223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>