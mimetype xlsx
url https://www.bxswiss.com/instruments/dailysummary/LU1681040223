--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd281362ff9fe4d66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb69edb08b8124729" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf8cd2dd2bfa4c2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618fc5b317014182"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R504ae3fe8c244aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf8cd2dd2bfa4c2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b35c208fbc3441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618fc5b317014182" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 ESG UCITS ETF DR EUR (C)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681040223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>