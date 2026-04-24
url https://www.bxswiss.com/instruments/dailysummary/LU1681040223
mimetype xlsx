--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb69edb08b8124729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63728bd97b294533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618fc5b317014182"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc63c9ca7cca24d35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b35c208fbc3441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618fc5b317014182" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97f6df13b6664b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc63c9ca7cca24d35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 ESG UCITS ETF DR EUR (C)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681040223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>