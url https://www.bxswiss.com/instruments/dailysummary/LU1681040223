--- v5 (2026-04-24)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63728bd97b294533" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dd33c66f6a04124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc63c9ca7cca24d35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5281b7b077ea4d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97f6df13b6664b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc63c9ca7cca24d35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb145aadc49e4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5281b7b077ea4d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 ESG UCITS ETF DR EUR (C)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681040223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>