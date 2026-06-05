--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dd33c66f6a04124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d2eaecad4d48ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5281b7b077ea4d96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R464d6bd8bc1b4a69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb145aadc49e4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5281b7b077ea4d96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35b9a07114a6440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R464d6bd8bc1b4a69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 ESG UCITS ETF DR EUR (C)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681040223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>