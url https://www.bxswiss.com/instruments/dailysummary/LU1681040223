--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d2eaecad4d48ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0134bb3d59dd40f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R464d6bd8bc1b4a69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde83c59715b4303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35b9a07114a6440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R464d6bd8bc1b4a69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4697a2242e514db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde83c59715b4303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 ESG UCITS ETF DR EUR (C)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681040223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>