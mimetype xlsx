--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0134bb3d59dd40f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2dd51e7c46470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde83c59715b4303"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7ca581403b742e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4697a2242e514db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde83c59715b4303" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952a1ca6690b4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7ca581403b742e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 ESG UCITS ETF DR EUR (C)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681040223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>