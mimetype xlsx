--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2dd51e7c46470d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a23be247d40457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7ca581403b742e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9866141792c847e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952a1ca6690b4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7ca581403b742e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d17d466b7434b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9866141792c847e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 ESG UCITS ETF DR EUR (C)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681040223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>149,615</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,341</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>151,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>