--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a23be247d40457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e01908f55fd4ce5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9866141792c847e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R717559e348234906"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d17d466b7434b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9866141792c847e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc3bf1d0d68c4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R717559e348234906" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 ESG UCITS ETF DR EUR (C)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681040223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>149,949</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,944</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>152,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,679</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>