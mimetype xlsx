--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e01908f55fd4ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a9a1d474044759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R717559e348234906"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98db761c4fc48c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc3bf1d0d68c4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R717559e348234906" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d04f1cf03448b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98db761c4fc48c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 ESG UCITS ETF DR EUR (C)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1681040223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>