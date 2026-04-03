--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d205c7107d48d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbabe18889c46da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d0cff483491488f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a16879c570f43c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4fede1634a4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d0cff483491488f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1798c375bb4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a16879c570f43c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core FTSE 100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650492173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,837</x:t>
-[...453 lines deleted...]
-          <x:t>19,604</x:t>
+          <x:t>19,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,691</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,368</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,281</x:t>
-[...134 lines deleted...]
-          <x:t>19,365</x:t>
+          <x:t>19,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>