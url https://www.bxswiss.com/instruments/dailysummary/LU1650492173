--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbabe18889c46da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3403484359ee43c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a16879c570f43c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd26915148e45b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1798c375bb4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a16879c570f43c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R682e33c5a3354d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd26915148e45b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core FTSE 100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650492173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>20,074</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,107</x:t>
-        </x:is>
-[...602 lines deleted...]
-          <x:t>19,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>