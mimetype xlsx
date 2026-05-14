--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3403484359ee43c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f1b9036ca64135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd26915148e45b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf09b3600edc1477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R682e33c5a3354d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd26915148e45b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd2a05d89cad484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf09b3600edc1477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core FTSE 100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650492173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,057</x:t>
-[...360 lines deleted...]
-          <x:t>20,107</x:t>
+          <x:t>19,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>