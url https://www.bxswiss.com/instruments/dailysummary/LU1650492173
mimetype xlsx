--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f1b9036ca64135" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6420e2bab73c45f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf09b3600edc1477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e8592e17114c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd2a05d89cad484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf09b3600edc1477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ff52344cae4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e8592e17114c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core FTSE 100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650492173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>20,337</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,378</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>19,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>