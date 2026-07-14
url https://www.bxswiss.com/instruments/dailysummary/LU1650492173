--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6420e2bab73c45f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ec913a79884723" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e8592e17114c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0393774e62234ada"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ff52344cae4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e8592e17114c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c3682acb494f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0393774e62234ada" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core FTSE 100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650492173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,331</x:t>
-[...210 lines deleted...]
-          <x:t>20,040</x:t>
+          <x:t>20,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,186</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>20,167</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>