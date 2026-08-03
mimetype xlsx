--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ec913a79884723" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra17eccb09924492d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0393774e62234ada"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5b8f87ff564dde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c3682acb494f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0393774e62234ada" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f55ee3fa3fb4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5b8f87ff564dde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core FTSE 100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650492173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>