--- v10 (2026-08-03)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra17eccb09924492d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c8409a9b1bf40b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5b8f87ff564dde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45714a1441f64313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f55ee3fa3fb4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5b8f87ff564dde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c097e8300b478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45714a1441f64313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core FTSE 100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650492173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>