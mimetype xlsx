--- v11 (2026-08-26)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c8409a9b1bf40b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22dd932c451d4479" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45714a1441f64313"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2deb21edfc34304"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c097e8300b478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45714a1441f64313" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R907fbdc027c44a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2deb21edfc34304" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core FTSE 100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650492173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>21,515</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,443</x:t>
-[...48 lines deleted...]
-          <x:t>21,863</x:t>
+          <x:t>21,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,561</x:t>
-[...6 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>21,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,800</x:t>
-[...53 lines deleted...]
-          <x:t>21,734</x:t>
+          <x:t>21,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,665</x:t>
-[...404 lines deleted...]
-          <x:t>21,898</x:t>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>