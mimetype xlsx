--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22dd932c451d4479" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ba4377e65e8454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2deb21edfc34304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9049d01160f4365"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R907fbdc027c44a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2deb21edfc34304" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b2af7736bc4cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9049d01160f4365" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core FTSE 100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650492173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>21,853</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,614</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>21,739</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>21,109</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>