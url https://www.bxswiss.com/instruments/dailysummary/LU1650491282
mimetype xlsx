--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96352563a5344b84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R263fa66b20224491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f1db09182144753"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bbb8b90150741d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b099370fbdc4d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f1db09182144753" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52fe71cee4434498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bbb8b90150741d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650491282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>169,413</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,321</x:t>
-[...566 lines deleted...]
-          <x:t>169,555</x:t>
+          <x:t>168,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>