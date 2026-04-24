--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R263fa66b20224491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11e2917bd16042f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bbb8b90150741d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7212114352e646b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52fe71cee4434498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bbb8b90150741d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c31ac88b5a4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7212114352e646b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650491282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,095</x:t>
-[...549 lines deleted...]
-          <x:t>169,610</x:t>
+          <x:t>170,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>