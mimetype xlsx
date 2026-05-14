--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11e2917bd16042f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdccd8bf4bde04330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7212114352e646b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf42dde0d258d4109"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c31ac88b5a4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7212114352e646b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014714d8d63f4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf42dde0d258d4109" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650491282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>