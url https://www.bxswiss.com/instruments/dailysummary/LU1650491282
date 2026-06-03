--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdccd8bf4bde04330" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ed27c3a1b34ac1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf42dde0d258d4109"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe536a2db704403f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014714d8d63f4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf42dde0d258d4109" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c2df2b5e3045db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe536a2db704403f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650491282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>