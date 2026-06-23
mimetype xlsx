--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ed27c3a1b34ac1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80dada1e50d24ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe536a2db704403f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca53219de1cf4fcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c2df2b5e3045db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe536a2db704403f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc8227411c541b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca53219de1cf4fcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650491282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>171,263</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,661</x:t>
-[...161 lines deleted...]
-          <x:t>170,995</x:t>
+          <x:t>171,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,294</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>171,633</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,899</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>171,356</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,922</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>172,152</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>