--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80dada1e50d24ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec08f6cec7884057" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca53219de1cf4fcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d770d186a3c4081"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc8227411c541b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca53219de1cf4fcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c0f31568e74291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d770d186a3c4081" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650491282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>171,356</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,922</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>170,758</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,448</x:t>
-[...173 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>171,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,529</x:t>
-[...36 lines deleted...]
-          <x:t>171,370</x:t>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>