--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec08f6cec7884057" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re86268bda5fc4c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d770d186a3c4081"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b06aa2c579454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c0f31568e74291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d770d186a3c4081" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb084b645bd47b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b06aa2c579454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650491282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,529</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>170,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,258</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>171,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>