--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re86268bda5fc4c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215e2371f37e4074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b06aa2c579454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbe976f788254671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb084b645bd47b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b06aa2c579454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80e80df73a0340f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbe976f788254671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650491282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>170,793</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,961</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>10.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,404</x:t>
-[...355 lines deleted...]
-          <x:t>170,666</x:t>
+          <x:t>170,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,868</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>170,298</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>