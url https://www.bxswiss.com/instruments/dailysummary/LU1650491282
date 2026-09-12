--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215e2371f37e4074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296d9c5d7d0e4305" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbe976f788254671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafe889d8ac2d46f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80e80df73a0340f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbe976f788254671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47dd755e26845fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafe889d8ac2d46f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650491282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>170,666</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,868</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>171,269</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,054</x:t>
-[...97 lines deleted...]
-          <x:t>171,260</x:t>
+          <x:t>170,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,917</x:t>
-[...87 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>170,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,680</x:t>
-[...9 lines deleted...]
-          <x:t>170,465</x:t>
+          <x:t>170,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>