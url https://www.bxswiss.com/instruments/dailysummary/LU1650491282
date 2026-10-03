--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296d9c5d7d0e4305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1405de7724db4a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafe889d8ac2d46f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f59678216345aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47dd755e26845fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafe889d8ac2d46f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c3238e36624576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f59678216345aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650491282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>