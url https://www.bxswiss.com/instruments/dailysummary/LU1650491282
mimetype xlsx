--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1405de7724db4a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7357cd9a6a604c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f59678216345aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfb7b17dc8bd49cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c3238e36624576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f59678216345aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b387a145cb4a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfb7b17dc8bd49cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Inflation-Linked Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650491282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>