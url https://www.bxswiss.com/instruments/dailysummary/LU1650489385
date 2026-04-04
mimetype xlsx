--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fcbf960f2c74772" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95287426f8dd451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R399f4455f5664028"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4050c292478f4694"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9778cf8b6732443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R399f4455f5664028" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree354554c97f4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4050c292478f4694" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 10-15Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650489385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>