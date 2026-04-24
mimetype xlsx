--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95287426f8dd451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc144b74b2f134409" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4050c292478f4694"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ebaf07d54747b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree354554c97f4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4050c292478f4694" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff5cf17f1fe406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ebaf07d54747b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 10-15Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650489385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>