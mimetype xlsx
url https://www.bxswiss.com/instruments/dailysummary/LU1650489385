--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc144b74b2f134409" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389c0b7d5d0e4ff4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ebaf07d54747b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd8c1244234e4827"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff5cf17f1fe406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ebaf07d54747b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db26ff5d3144ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd8c1244234e4827" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 10-15Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650489385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>