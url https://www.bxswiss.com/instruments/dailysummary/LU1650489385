--- v5 (2026-05-14)
+++ v6 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389c0b7d5d0e4ff4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2927e4404f184862" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd8c1244234e4827"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf147a5c8f5a4417"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db26ff5d3144ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd8c1244234e4827" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7807d8412c4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf147a5c8f5a4417" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 10-15Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650489385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>199,970</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>199,768</x:t>
-[...124 lines deleted...]
-          <x:t>199,496</x:t>
+          <x:t>200,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,822</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>198,623</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>