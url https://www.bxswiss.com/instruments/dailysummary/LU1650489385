--- v6 (2026-06-15)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2927e4404f184862" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c3ff77121c0474e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf147a5c8f5a4417"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26f34832cd14dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7807d8412c4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf147a5c8f5a4417" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba89ca0b9447473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26f34832cd14dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 10-15Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650489385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...539 lines deleted...]
-          <x:t>201,237</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>