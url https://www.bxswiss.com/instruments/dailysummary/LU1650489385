--- v7 (2026-07-23)
+++ v8 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c3ff77121c0474e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2981f7efbeb4912" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26f34832cd14dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R778bf8717235485b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba89ca0b9447473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26f34832cd14dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff2b9ed8d5334926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R778bf8717235485b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 10-15Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650489385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>