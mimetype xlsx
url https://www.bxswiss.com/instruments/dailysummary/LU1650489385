--- v8 (2026-08-13)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2981f7efbeb4912" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe252d836f734296" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R778bf8717235485b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d88b22f61364554"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff2b9ed8d5334926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R778bf8717235485b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e1d03274b840c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d88b22f61364554" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 10-15Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650489385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,303</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>199,423</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>