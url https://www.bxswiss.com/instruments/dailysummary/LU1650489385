--- v9 (2026-09-02)
+++ v10 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe252d836f734296" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3dd5591b964acb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d88b22f61364554"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc27a720529414b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e1d03274b840c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d88b22f61364554" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71506bc3dc044b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc27a720529414b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 10-15Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650489385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>196,827</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,951</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>