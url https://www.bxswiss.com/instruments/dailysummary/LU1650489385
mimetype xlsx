--- v10 (2026-09-23)
+++ v11 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3dd5591b964acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4e50676d4b4988" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc27a720529414b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cb229d460734f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71506bc3dc044b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc27a720529414b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb774cd3d396b43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cb229d460734f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 10-15Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650489385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>