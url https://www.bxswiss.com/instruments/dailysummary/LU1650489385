--- v11 (2026-10-13)
+++ v12 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4e50676d4b4988" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R737caced3ff64a51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cb229d460734f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bdd995b1d74bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb774cd3d396b43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cb229d460734f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604918f22bfc48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bdd995b1d74bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 10-15Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650489385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,977</x:t>
-[...576 lines deleted...]
-          <x:t>189,989</x:t>
+          <x:t>191,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>