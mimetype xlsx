--- v13 (2026-09-04)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2090d10acd12450b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re85b5004afef4780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02e45826203e4d9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0d8ab5f0be14a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632c700a8f9245ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02e45826203e4d9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb65dfa98b664f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0d8ab5f0be14a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650488494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>151,347</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>