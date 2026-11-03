--- v14 (2026-10-13)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re85b5004afef4780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed28837e4ce4559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0d8ab5f0be14a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R947b89d14f334d10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb65dfa98b664f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0d8ab5f0be14a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac866d2378a45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R947b89d14f334d10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650488494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>150,034</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,730</x:t>
-[...21 lines deleted...]
-          <x:t>149,571</x:t>
+          <x:t>149,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,867</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>150,336</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,107</x:t>
-[...281 lines deleted...]
-          <x:t>149,778</x:t>
+          <x:t>150,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,589</x:t>
-[...112 lines deleted...]
-          <x:t>149,872</x:t>
+          <x:t>150,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>