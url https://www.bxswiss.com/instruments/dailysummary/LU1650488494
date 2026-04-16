--- v5 (2026-03-14)
+++ v6 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc503c74c6082453c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebe33106c5443c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6378c8c493a4476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ddd481ca7b84146"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd31abdcbbf604b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6378c8c493a4476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b960f1965c49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ddd481ca7b84146" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650488494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...630 lines deleted...]
-          <x:t>152,205</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,813</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>151,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>