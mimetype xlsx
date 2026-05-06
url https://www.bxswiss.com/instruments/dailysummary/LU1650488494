--- v6 (2026-04-16)
+++ v7 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebe33106c5443c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcce1d8ca144fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ddd481ca7b84146"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf39202b19e3442d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b960f1965c49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ddd481ca7b84146" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbcc7d955ad44d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf39202b19e3442d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650488494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...396 lines deleted...]
-          <x:t>08.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>151,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>