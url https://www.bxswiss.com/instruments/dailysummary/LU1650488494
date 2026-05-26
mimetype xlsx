--- v7 (2026-05-06)
+++ v8 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcce1d8ca144fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68125f398784b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf39202b19e3442d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50b0445fe8f34ce6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbcc7d955ad44d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf39202b19e3442d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8865fda1f6534460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b0445fe8f34ce6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650488494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>151,560</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,301</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>151,601</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>