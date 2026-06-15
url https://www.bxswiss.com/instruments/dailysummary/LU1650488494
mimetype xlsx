--- v8 (2026-05-26)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68125f398784b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb1a4d9e1764c06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50b0445fe8f34ce6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb80eeef69e34e21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8865fda1f6534460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b0445fe8f34ce6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d872a570824887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb80eeef69e34e21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650488494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>