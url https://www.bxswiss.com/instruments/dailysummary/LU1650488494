--- v9 (2026-06-15)
+++ v10 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb1a4d9e1764c06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ba5f23ddb6406a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb80eeef69e34e21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re318b81b79e54570"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d872a570824887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb80eeef69e34e21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b108b9d7754478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re318b81b79e54570" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650488494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>