--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ba5f23ddb6406a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b789696d1f4c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re318b81b79e54570"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8786b7f2e2b54a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b108b9d7754478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re318b81b79e54570" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3bd618ffc344974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8786b7f2e2b54a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650488494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>151,768</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,916</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>153,079</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>