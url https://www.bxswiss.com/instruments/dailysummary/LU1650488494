--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b789696d1f4c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1991fc7302242ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8786b7f2e2b54a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd421009ba7cd4f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3bd618ffc344974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8786b7f2e2b54a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7accbba5abc46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd421009ba7cd4f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650488494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,597</x:t>
-[...16 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>152,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,146</x:t>
-[...58 lines deleted...]
-          <x:t>152,170</x:t>
+          <x:t>152,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...235 lines deleted...]
-          <x:t>151,746</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>