--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1991fc7302242ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2090d10acd12450b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd421009ba7cd4f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02e45826203e4d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7accbba5abc46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd421009ba7cd4f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632c700a8f9245ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02e45826203e4d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650488494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>152,165</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,892</x:t>
-[...323 lines deleted...]
-          <x:t>152,097</x:t>
+          <x:t>151,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>