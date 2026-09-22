--- v14 (2026-09-02)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d49f13884cb414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850fdbd7b5a44267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e74f17a2854dad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff65b60805a0406e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb874a4f2d64b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e74f17a2854dad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6642ffab7c4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff65b60805a0406e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650487413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,167</x:t>
+          <x:t>128,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,039</x:t>
-[...388 lines deleted...]
-        <x:is>
           <x:t>127,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,023</x:t>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,935</x:t>
-[...26 lines deleted...]
-          <x:t>127,875</x:t>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>