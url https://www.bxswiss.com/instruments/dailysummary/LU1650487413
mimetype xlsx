--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850fdbd7b5a44267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7043c67280894590" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff65b60805a0406e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4643155b99c54ffc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6642ffab7c4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff65b60805a0406e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b0023067f147d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4643155b99c54ffc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650487413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>