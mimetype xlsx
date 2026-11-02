--- v16 (2026-10-12)
+++ v17 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7043c67280894590" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01cae95f522d4256" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4643155b99c54ffc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf591e57c6404584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b0023067f147d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4643155b99c54ffc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cb35c9c010940e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf591e57c6404584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650487413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>