--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65aed85503994386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342d3170735d40a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4956e996e8c94a55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c4e5ce489a4ac7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c3e51a1a86411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4956e996e8c94a55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R075527ec5bcd4813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c4e5ce489a4ac7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650487413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>