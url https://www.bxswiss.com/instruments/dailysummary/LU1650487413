--- v7 (2026-04-04)
+++ v8 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342d3170735d40a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b7fa81fb344213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c4e5ce489a4ac7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e449791064441d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R075527ec5bcd4813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c4e5ce489a4ac7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c4137fcfc0d4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e449791064441d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650487413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,665</x:t>
-[...53 lines deleted...]
-          <x:t>127,741</x:t>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>127,222</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>