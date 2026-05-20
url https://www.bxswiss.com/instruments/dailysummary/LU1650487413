--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b7fa81fb344213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fafd0aa15244de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e449791064441d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec19be6485c401f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c4137fcfc0d4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e449791064441d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0da5bd94cf5b4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec19be6485c401f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650487413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>127,305</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,160</x:t>
-[...463 lines deleted...]
-          <x:t>127,419</x:t>
+          <x:t>127,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>