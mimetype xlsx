--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fafd0aa15244de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5822a95db249b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec19be6485c401f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82e4d6e915f0444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0da5bd94cf5b4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec19be6485c401f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169150f60fb44b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82e4d6e915f0444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650487413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,797</x:t>
-[...21 lines deleted...]
-          <x:t>127,698</x:t>
+          <x:t>127,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,607</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>127,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>127,604</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>