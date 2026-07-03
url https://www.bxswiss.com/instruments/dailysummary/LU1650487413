--- v10 (2026-06-10)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5822a95db249b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db9ff4d920f4be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82e4d6e915f0444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a46e740a6b64ae3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169150f60fb44b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82e4d6e915f0444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R339eee38d9f24e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a46e740a6b64ae3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650487413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>127,911</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,825</x:t>
-[...97 lines deleted...]
-          <x:t>127,909</x:t>
+          <x:t>127,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,764</x:t>
-[...119 lines deleted...]
-          <x:t>127,630</x:t>
+          <x:t>127,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,714</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>127,714</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>