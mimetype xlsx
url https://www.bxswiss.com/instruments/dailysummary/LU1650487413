--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db9ff4d920f4be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19723ef3e19d4ab8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a46e740a6b64ae3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3085d68296a349a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R339eee38d9f24e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a46e740a6b64ae3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R889db363c0bf4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3085d68296a349a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650487413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>127,895</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,701</x:t>
-[...92 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>127,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,732</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>128,363</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>