--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19723ef3e19d4ab8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481c3bce0ea44dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3085d68296a349a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9966bb9f9fc54a4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R889db363c0bf4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3085d68296a349a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3340e2de9fae4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9966bb9f9fc54a4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650487413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>128,080</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,019</x:t>
-[...620 lines deleted...]
-          <x:t>127,646</x:t>
+          <x:t>128,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>