--- v13 (2026-08-12)
+++ v14 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481c3bce0ea44dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d49f13884cb414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9966bb9f9fc54a4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e74f17a2854dad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3340e2de9fae4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9966bb9f9fc54a4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb874a4f2d64b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e74f17a2854dad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1650487413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>127,889</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>128,100</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>