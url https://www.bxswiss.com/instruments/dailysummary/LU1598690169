--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c2d0bc92f041da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref792526ae9f49c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47522cca8fa44283"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c2a570205474327"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f3994e17dcf478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47522cca8fa44283" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951893652dd54f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c2a570205474327" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EMU Value Factor UCITS ETF - Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598690169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>