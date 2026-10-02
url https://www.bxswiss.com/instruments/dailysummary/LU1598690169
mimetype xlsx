--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref792526ae9f49c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9e7c40738548ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c2a570205474327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80413bedcdc34eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951893652dd54f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c2a570205474327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0efb58f2c7d48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80413bedcdc34eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EMU Value Factor UCITS ETF - Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598690169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>196,492</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,358</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>193,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,131</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>