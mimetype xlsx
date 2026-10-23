--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9e7c40738548ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2932de5ca5e24a71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80413bedcdc34eb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a5b438019754aa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0efb58f2c7d48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80413bedcdc34eb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54171d4eee6f4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a5b438019754aa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EMU Value Factor UCITS ETF - Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598690169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>191,394</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,485</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>