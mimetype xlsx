--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5776c36f951a4d8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914f1654e38d4623" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd21e95a61b2e4d0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa4f64020c274802"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566e99ab7480407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd21e95a61b2e4d0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b7016674904208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa4f64020c274802" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EMU Value Factor UCITS ETF - Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598690169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>177,236</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>