--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914f1654e38d4623" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35127c7d77134ecc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa4f64020c274802"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc665561f57344c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b7016674904208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa4f64020c274802" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2ff416f41c4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc665561f57344c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EMU Value Factor UCITS ETF - Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598690169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,632</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>166,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,059</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>