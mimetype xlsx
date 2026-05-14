--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35127c7d77134ecc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3851f4a90114314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc665561f57344c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50de32dcbd064aa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2ff416f41c4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc665561f57344c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc9453a66d284052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50de32dcbd064aa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EMU Value Factor UCITS ETF - Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598690169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>176,290</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,512</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>176,776</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>