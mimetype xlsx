--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3851f4a90114314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07066a368f5a448a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50de32dcbd064aa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8bc0049f2914aa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc9453a66d284052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50de32dcbd064aa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re39e805089304795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8bc0049f2914aa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EMU Value Factor UCITS ETF - Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598690169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>