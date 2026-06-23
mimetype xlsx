--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07066a368f5a448a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e86adb980b4db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8bc0049f2914aa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15726446f7654950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re39e805089304795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8bc0049f2914aa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97a7c60902524673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15726446f7654950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EMU Value Factor UCITS ETF - Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598690169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>