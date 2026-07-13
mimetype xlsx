--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e86adb980b4db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc12ee0d9ffa344d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15726446f7654950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e6b2e903474b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97a7c60902524673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15726446f7654950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27fda73fdf774746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e6b2e903474b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EMU Value Factor UCITS ETF - Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598690169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>