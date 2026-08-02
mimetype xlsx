--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc12ee0d9ffa344d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbe563dfa994e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e6b2e903474b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dee88f64e4d47be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27fda73fdf774746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e6b2e903474b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5cb1251e274e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dee88f64e4d47be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EMU Value Factor UCITS ETF - Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598690169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>