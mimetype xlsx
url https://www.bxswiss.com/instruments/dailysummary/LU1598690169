--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbe563dfa994e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c2d0bc92f041da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dee88f64e4d47be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47522cca8fa44283"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5cb1251e274e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dee88f64e4d47be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f3994e17dcf478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47522cca8fa44283" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI EMU Value Factor UCITS ETF - Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598690169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>