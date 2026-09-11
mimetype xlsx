--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5db9ea11ae4455a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8b6a568f604aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b05f1ca3ed4bf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7adf24abb7a4ec3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0998ffb111ae4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b05f1ca3ed4bf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb844da96dff24a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7adf24abb7a4ec3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe Growth UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598688189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>