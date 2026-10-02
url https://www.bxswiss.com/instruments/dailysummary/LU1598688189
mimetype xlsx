--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8b6a568f604aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919ed120210d4b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7adf24abb7a4ec3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3babf4c3373d4cf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb844da96dff24a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7adf24abb7a4ec3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58fcf985aa704993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3babf4c3373d4cf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe Growth UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598688189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>