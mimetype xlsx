--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919ed120210d4b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf36881ebb84e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3babf4c3373d4cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39f94efd516043be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58fcf985aa704993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3babf4c3373d4cf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb3133acf8645e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39f94efd516043be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe Growth UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598688189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>