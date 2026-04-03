--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27429df29bb4011" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56860b7fb0964266" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b7e9279ccc477a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0eb2c98304d4137"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65606c9b07f5480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b7e9279ccc477a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb56e870adb4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0eb2c98304d4137" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe Growth UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598688189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>