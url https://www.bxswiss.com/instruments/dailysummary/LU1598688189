--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56860b7fb0964266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdedf9ab6eea44451" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0eb2c98304d4137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R428a9b5a1efa4c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb56e870adb4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0eb2c98304d4137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3f53e6e756474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R428a9b5a1efa4c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe Growth UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598688189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>199,746</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>199,729</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>184,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,580</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>