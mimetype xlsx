--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdedf9ab6eea44451" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ca6ff36bff458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R428a9b5a1efa4c93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be2205e25b848e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3f53e6e756474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R428a9b5a1efa4c93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f17bb2428634e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be2205e25b848e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe Growth UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598688189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>