--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ca6ff36bff458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be9d0295a144f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be2205e25b848e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e765119b8d4deb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f17bb2428634e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be2205e25b848e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd24ed31b4b1474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e765119b8d4deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe Growth UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598688189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>