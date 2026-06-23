--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be9d0295a144f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a322a2e9ee46e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e765119b8d4deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc717b10d5d0d4244"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd24ed31b4b1474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e765119b8d4deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef8a39566854f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc717b10d5d0d4244" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe Growth UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598688189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>