--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a322a2e9ee46e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5389db4f924f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc717b10d5d0d4244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3fed4ae0e804d39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef8a39566854f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc717b10d5d0d4244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc538f0d0e0f043df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3fed4ae0e804d39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe Growth UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598688189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>