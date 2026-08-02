--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5389db4f924f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850a74d24d5a4617" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3fed4ae0e804d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2b8818c4a89492e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc538f0d0e0f043df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3fed4ae0e804d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399aae81a38d4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2b8818c4a89492e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe Growth UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598688189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>