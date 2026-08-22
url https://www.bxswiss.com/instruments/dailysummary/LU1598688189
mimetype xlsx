--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850a74d24d5a4617" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5db9ea11ae4455a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2b8818c4a89492e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b05f1ca3ed4bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399aae81a38d4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2b8818c4a89492e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0998ffb111ae4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b05f1ca3ed4bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe Growth UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1598688189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>