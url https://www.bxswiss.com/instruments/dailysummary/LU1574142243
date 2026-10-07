--- v12 (2026-09-02)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R924965956eb8453e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12634418c3054113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a37ff4d7c114968"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0068a2a50cbd475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1868e8197e44af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a37ff4d7c114968" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77c190b5191147f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0068a2a50cbd475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Stoxx Europe 600 UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1574142243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>168,240</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>