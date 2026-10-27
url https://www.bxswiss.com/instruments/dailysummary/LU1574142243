--- v13 (2026-10-07)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12634418c3054113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3dbd67fe728495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0068a2a50cbd475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28ab545c9614196"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77c190b5191147f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0068a2a50cbd475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0563b32b18c4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28ab545c9614196" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Stoxx Europe 600 UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1574142243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>164,891</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>165,560</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>165,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>