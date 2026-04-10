--- v4 (2026-03-14)
+++ v5 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1a87fb8ca2c44e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d508472edc8444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26600c549db4ea0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0c0ff28ee164dd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3061ba51c74b44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26600c549db4ea0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95b4368e9f1740cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0c0ff28ee164dd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Stoxx Europe 600 UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1574142243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...485 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,200</x:t>
-[...134 lines deleted...]
-          <x:t>153,184</x:t>
+          <x:t>151,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,045</x:t>
+          <x:t>146,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>