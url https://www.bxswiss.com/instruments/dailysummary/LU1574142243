--- v5 (2026-04-10)
+++ v6 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d508472edc8444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba822d264ed4c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0c0ff28ee164dd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72473de1143449ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95b4368e9f1740cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0c0ff28ee164dd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R830c63ba5633494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72473de1143449ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Stoxx Europe 600 UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1574142243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>