--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba822d264ed4c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332fe97dfdc94eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72473de1143449ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98001024fb44c3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R830c63ba5633494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72473de1143449ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3770f87b13314b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98001024fb44c3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Stoxx Europe 600 UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1574142243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>160,371</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,657</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>156,623</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>