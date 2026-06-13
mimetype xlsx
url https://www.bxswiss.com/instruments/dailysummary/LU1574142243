--- v7 (2026-05-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332fe97dfdc94eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb37b726dc4451c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98001024fb44c3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd90fe4b1e940b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3770f87b13314b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98001024fb44c3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06636eda9d8f4e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd90fe4b1e940b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Stoxx Europe 600 UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1574142243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,320</x:t>
-[...306 lines deleted...]
-          <x:t>161,101</x:t>
+          <x:t>161,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>