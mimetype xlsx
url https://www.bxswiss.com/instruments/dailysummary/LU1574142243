--- v8 (2026-06-13)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb37b726dc4451c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7be45c54904603" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd90fe4b1e940b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389228a6d8824616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06636eda9d8f4e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd90fe4b1e940b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6999f3607b5b4255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389228a6d8824616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Stoxx Europe 600 UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1574142243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>157,018</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>161,340</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,461</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>159,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>