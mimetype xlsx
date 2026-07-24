--- v9 (2026-07-04)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7be45c54904603" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c17c15ecc9453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389228a6d8824616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12ff5b5a3c644d65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6999f3607b5b4255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389228a6d8824616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R184c2ed5ebab4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12ff5b5a3c644d65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Stoxx Europe 600 UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1574142243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>