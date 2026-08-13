--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c17c15ecc9453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd49470c6923040c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12ff5b5a3c644d65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dbe8096372c40df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R184c2ed5ebab4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12ff5b5a3c644d65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9142db6ba1c34dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dbe8096372c40df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Stoxx Europe 600 UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1574142243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,503</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>