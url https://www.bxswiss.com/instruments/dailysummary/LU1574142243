--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd49470c6923040c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R924965956eb8453e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dbe8096372c40df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a37ff4d7c114968"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9142db6ba1c34dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dbe8096372c40df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1868e8197e44af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a37ff4d7c114968" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Stoxx Europe 600 UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1574142243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>