--- v2 (2026-03-14)
+++ v3 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30df49ee698d4eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd6bc650b9f4c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaf5c032232e4081"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f03933f42d246a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda347ec902f641e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaf5c032232e4081" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9242af2ec4d4409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f03933f42d246a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Aggregate Green Bond   UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1563454823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...522 lines deleted...]
-          <x:t>47,455</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>46,997</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>