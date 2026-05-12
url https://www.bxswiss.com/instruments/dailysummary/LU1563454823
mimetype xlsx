--- v3 (2026-04-22)
+++ v4 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd6bc650b9f4c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb52e8c118e4f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f03933f42d246a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf90076b2684de1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9242af2ec4d4409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f03933f42d246a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e5acf725b0b4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf90076b2684de1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Aggregate Green Bond   UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1563454823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>46,847</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,641</x:t>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,779</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>47,178</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>