--- v4 (2026-05-12)
+++ v5 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb52e8c118e4f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4cda18b7ed6494d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf90076b2684de1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd275ca98b6b4f36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e5acf725b0b4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf90076b2684de1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e9c3e1b20d0445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd275ca98b6b4f36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Aggregate Green Bond   UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1563454823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>46,909</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,820</x:t>
-[...43 lines deleted...]
-          <x:t>46,967</x:t>
+          <x:t>46,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,856</x:t>
-[...139 lines deleted...]
-          <x:t>47,155</x:t>
+          <x:t>46,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>