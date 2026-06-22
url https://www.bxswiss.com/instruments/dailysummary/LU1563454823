--- v5 (2026-06-01)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4cda18b7ed6494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf37e256f093b47a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd275ca98b6b4f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reba2629612914736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e9c3e1b20d0445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd275ca98b6b4f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f22d8582574e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reba2629612914736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Aggregate Green Bond   UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1563454823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>46,967</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,856</x:t>
-[...38 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>46,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>47,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>47,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,978</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>47,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...19 lines deleted...]
-          <x:t>47,354</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>