--- v6 (2026-06-22)
+++ v7 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf37e256f093b47a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c6fab88a124824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reba2629612914736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R813056fa10ab4670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f22d8582574e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reba2629612914736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d78dfd1ec254c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R813056fa10ab4670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Aggregate Green Bond   UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1563454823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>47,292</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,195</x:t>
-[...102 lines deleted...]
-          <x:t>47,299</x:t>
+          <x:t>47,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>47,071</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,302</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>47,451</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>