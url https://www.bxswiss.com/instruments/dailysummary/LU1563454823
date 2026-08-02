--- v7 (2026-07-12)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c6fab88a124824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fde3347229f4be7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R813056fa10ab4670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad7400f77a74efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d78dfd1ec254c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R813056fa10ab4670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c103aff2bf94827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad7400f77a74efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Aggregate Green Bond   UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1563454823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>47,338</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>47,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>47,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>47,264</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>