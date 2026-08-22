--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fde3347229f4be7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3e0ab491144d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad7400f77a74efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7bcae341e04d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c103aff2bf94827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad7400f77a74efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9ce10b92c31416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7bcae341e04d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Aggregate Green Bond   UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1563454823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>47,025</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,188</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>46,956</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>