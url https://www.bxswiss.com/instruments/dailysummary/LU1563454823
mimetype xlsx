--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3e0ab491144d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7318f12f5f984de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7bcae341e04d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb4b1f56d6b54e28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9ce10b92c31416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7bcae341e04d8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40836892f654838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb4b1f56d6b54e28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Aggregate Green Bond   UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1563454823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>46,726</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,822</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>46,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,926</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...516 lines deleted...]
-          <x:t>21.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,188</x:t>
-[...9 lines deleted...]
-          <x:t>46,855</x:t>
+          <x:t>46,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>