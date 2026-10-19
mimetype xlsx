--- v10 (2026-09-11)
+++ v11 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7318f12f5f984de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f86cc15ccd24193" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb4b1f56d6b54e28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ab751adf56e4f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40836892f654838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb4b1f56d6b54e28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R685768c7d5c349fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ab751adf56e4f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Aggregate Green Bond   UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1563454823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...576 lines deleted...]
-          <x:t>46,729</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,497</x:t>
-[...21 lines deleted...]
-          <x:t>46,068</x:t>
+          <x:t>46,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...19 lines deleted...]
-          <x:t>46,177</x:t>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>