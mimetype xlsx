--- v5 (2026-03-27)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc643a18ce6dd4d98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5735be5ca7ac422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dd975d2bd624e02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc353b2bb24224b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e5b024d372e42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dd975d2bd624e02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R279608f982e84703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc353b2bb24224b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Euro Area Liquid Corporates Sustainable UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1484800955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>13,336</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,227</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>13,166</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,244</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>13,051</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>