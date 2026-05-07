--- v6 (2026-04-17)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5735be5ca7ac422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b77e8fe40eb4d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc353b2bb24224b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94056a9687554b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R279608f982e84703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc353b2bb24224b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc418a896c314d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94056a9687554b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Euro Area Liquid Corporates Sustainable UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1484800955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,197</x:t>
-[...97 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,178</x:t>
-[...468 lines deleted...]
-          <x:t>13,200</x:t>
+          <x:t>13,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>