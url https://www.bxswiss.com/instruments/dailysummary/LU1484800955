--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b77e8fe40eb4d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c849826538c41da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94056a9687554b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc9e07bed00649ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc418a896c314d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94056a9687554b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b220a2ea94460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc9e07bed00649ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Euro Area Liquid Corporates Sustainable UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1484800955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>13,233</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,192</x:t>
-[...6 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,198</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,223</x:t>
-[...53 lines deleted...]
-          <x:t>13,244</x:t>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,200</x:t>
-[...70 lines deleted...]
-          <x:t>13,268</x:t>
+          <x:t>13,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,199</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>13,208</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>