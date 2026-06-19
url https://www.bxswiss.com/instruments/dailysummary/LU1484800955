--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c849826538c41da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ec7d5adbb942cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc9e07bed00649ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c5f7cb92da6440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b220a2ea94460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc9e07bed00649ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50f7c89165114ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c5f7cb92da6440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Euro Area Liquid Corporates Sustainable UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1484800955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>13,183</x:t>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,148</x:t>
-[...38 lines deleted...]
-          <x:t>13,094</x:t>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,065</x:t>
-[...43 lines deleted...]
-          <x:t>13,129</x:t>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,104</x:t>
-[...11 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>13,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>13,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>13,265</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>13,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>