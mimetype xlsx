--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ec7d5adbb942cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd95b994ff5134cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c5f7cb92da6440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc00b9bb1e5b424f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50f7c89165114ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c5f7cb92da6440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30511a0e49c74b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc00b9bb1e5b424f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Euro Area Liquid Corporates Sustainable UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1484800955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>13,118</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,079</x:t>
-[...119 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>13,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,289</x:t>
-[...21 lines deleted...]
-          <x:t>13,235</x:t>
+          <x:t>13,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,195</x:t>
+          <x:t>13,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,258</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>13,252</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,222</x:t>
-[...16 lines deleted...]
-          <x:t>13,235</x:t>
+          <x:t>13,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,197</x:t>
-[...286 lines deleted...]
-          <x:t>13,271</x:t>
+          <x:t>13,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,232</x:t>
+          <x:t>13,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>