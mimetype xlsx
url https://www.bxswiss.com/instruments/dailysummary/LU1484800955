--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd95b994ff5134cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f7fd582533b40db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc00b9bb1e5b424f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdedd0bd398634c4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30511a0e49c74b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc00b9bb1e5b424f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b6427ce1854017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdedd0bd398634c4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Euro Area Liquid Corporates Sustainable UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1484800955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,197</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,167</x:t>
-[...48 lines deleted...]
-          <x:t>13,267</x:t>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,181</x:t>
-[...539 lines deleted...]
-          <x:t>13,186</x:t>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>