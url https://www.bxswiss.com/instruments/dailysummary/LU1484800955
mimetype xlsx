--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f7fd582533b40db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3462d8959e974e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdedd0bd398634c4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec4afd7994364ccc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b6427ce1854017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdedd0bd398634c4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f8d381fabf46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec4afd7994364ccc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Euro Area Liquid Corporates Sustainable UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1484800955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>13,334</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,291</x:t>
-[...70 lines deleted...]
-          <x:t>13,244</x:t>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,219</x:t>
-[...350 lines deleted...]
-          <x:t>13,173</x:t>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>