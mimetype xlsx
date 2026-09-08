--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3462d8959e974e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b6ab808bc774786" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec4afd7994364ccc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576fe5448aaf4422"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f8d381fabf46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec4afd7994364ccc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82fdd946f4a43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576fe5448aaf4422" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Euro Area Liquid Corporates Sustainable UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1484800955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>13,214</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,122</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>13,162</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,099</x:t>
-[...485 lines deleted...]
-          <x:t>13,101</x:t>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>