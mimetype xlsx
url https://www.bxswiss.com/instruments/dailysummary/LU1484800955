--- v13 (2026-09-08)
+++ v14 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b6ab808bc774786" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170d9f0efbaa4aa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576fe5448aaf4422"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d3c200859042e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82fdd946f4a43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576fe5448aaf4422" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6bdf79325b433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d3c200859042e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Euro Area Liquid Corporates Sustainable UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1484800955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>13,144</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,113</x:t>
-[...168 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>13,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>02.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,040</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>13,014</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>13,076</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,014</x:t>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>