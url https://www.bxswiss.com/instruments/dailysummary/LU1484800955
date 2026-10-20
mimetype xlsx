--- v14 (2026-09-30)
+++ v15 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170d9f0efbaa4aa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ce31afd9b244e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d3c200859042e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b03b6a04897492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6bdf79325b433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d3c200859042e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racd885225567412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b03b6a04897492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Euro Area Liquid Corporates Sustainable UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1484800955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>13,040</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,007</x:t>
-[...200 lines deleted...]
-          <x:t>12,888</x:t>
+          <x:t>12,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>12,878</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,917</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>12,815</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>