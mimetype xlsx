--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe65d625f23949ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd58e8a84c034574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44485df5552a4d24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfbff7bd217049c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72ee1c375f834ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44485df5552a4d24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd3ef6ad8193441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfbff7bd217049c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg TIPS 1-10 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1459801780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>11,141</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,114</x:t>
-[...215 lines deleted...]
-          <x:t>11,192</x:t>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,222</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>11,262</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,231</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>11,212</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>