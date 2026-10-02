--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd58e8a84c034574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c52a0ff6b374df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfbff7bd217049c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80967fa5d6fc4dce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd3ef6ad8193441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfbff7bd217049c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb538054b65f049aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80967fa5d6fc4dce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg TIPS 1-10 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1459801780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,189</x:t>
-[...4 lines deleted...]
-          <x:t>11,162</x:t>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,193</x:t>
-[...188 lines deleted...]
-          <x:t>11,211</x:t>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,194</x:t>
-[...178 lines deleted...]
-          <x:t>11,214</x:t>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,200</x:t>
-[...215 lines deleted...]
-          <x:t>11,216</x:t>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>