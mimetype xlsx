--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c52a0ff6b374df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588e68bd20804f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80967fa5d6fc4dce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R024243a852604628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb538054b65f049aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80967fa5d6fc4dce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc79828042e44a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R024243a852604628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg TIPS 1-10 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1459801780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>