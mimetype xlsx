--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b070e2bf7942ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfba1fcfc12194360" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6321c3823df94da9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322df1b90a24411c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d5ce9fda3f341d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6321c3823df94da9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1071d736b7ca400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322df1b90a24411c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg TIPS 1-10 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1459801780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,979</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,922</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,957</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>13.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,002</x:t>
-[...549 lines deleted...]
-          <x:t>10,843</x:t>
+          <x:t>11,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>