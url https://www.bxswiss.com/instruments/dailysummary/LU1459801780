--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfba1fcfc12194360" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5334fb5729404e7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322df1b90a24411c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45030a983cee4a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1071d736b7ca400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322df1b90a24411c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa5abec881a64490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45030a983cee4a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg TIPS 1-10 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1459801780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>10,903</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>10,889</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,952</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,072</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>