--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5334fb5729404e7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241baa8f4ca34222" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45030a983cee4a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5bfda1d894445c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa5abec881a64490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45030a983cee4a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36888653d86941e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5bfda1d894445c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg TIPS 1-10 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1459801780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>10,948</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,043</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>11,008</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,078</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>11,012</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,086</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>11,053</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>