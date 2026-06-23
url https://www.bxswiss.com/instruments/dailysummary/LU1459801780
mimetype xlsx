--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241baa8f4ca34222" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383faab96a08414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5bfda1d894445c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd67f9731694f4d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36888653d86941e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5bfda1d894445c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc700abc61a124f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd67f9731694f4d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg TIPS 1-10 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1459801780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>11,069</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,087</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>11,143</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>11,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,058</x:t>
-[...156 lines deleted...]
-          <x:t>11,082</x:t>
+          <x:t>11,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,048</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>11,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>