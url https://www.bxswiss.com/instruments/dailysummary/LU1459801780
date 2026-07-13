--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383faab96a08414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5cfb6e559b4212" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd67f9731694f4d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf671c2c026cf40db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc700abc61a124f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd67f9731694f4d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0887b79a29bd4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf671c2c026cf40db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg TIPS 1-10 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1459801780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>11,005</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,944</x:t>
-[...16 lines deleted...]
-          <x:t>11,003</x:t>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,989</x:t>
-[...129 lines deleted...]
-          <x:t>11,071</x:t>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,042</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>10.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,097</x:t>
-[...225 lines deleted...]
-          <x:t>11,048</x:t>
+          <x:t>11,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>