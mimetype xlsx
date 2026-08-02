--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5cfb6e559b4212" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3063519702451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf671c2c026cf40db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a8f13a7039a4b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0887b79a29bd4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf671c2c026cf40db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8217f3b564445fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a8f13a7039a4b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg TIPS 1-10 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1459801780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>11,086</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,053</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>11,086</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,063</x:t>
-[...11 lines deleted...]
-          <x:t>11,066</x:t>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,053</x:t>
-[...11 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>11,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,060</x:t>
-[...490 lines deleted...]
-          <x:t>11,047</x:t>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>