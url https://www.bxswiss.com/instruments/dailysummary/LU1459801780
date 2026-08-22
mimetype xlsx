--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3063519702451b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe65d625f23949ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a8f13a7039a4b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44485df5552a4d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8217f3b564445fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a8f13a7039a4b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72ee1c375f834ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44485df5552a4d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg TIPS 1-10 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1459801780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>11,050</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,042</x:t>
-[...38 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,127</x:t>
-[...21 lines deleted...]
-          <x:t>11,064</x:t>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,048</x:t>
-[...328 lines deleted...]
-          <x:t>11,108</x:t>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>