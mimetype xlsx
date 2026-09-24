--- v9 (2026-09-04)
+++ v10 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9198f0dde2cb4ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad6c0e7be64461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b1a3598eb44ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf7fe159e7254f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de60e5840904d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b1a3598eb44ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R095d0b80b1214395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf7fe159e7254f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg TIPS 1-10 UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1459801517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,200</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>13,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,175</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>