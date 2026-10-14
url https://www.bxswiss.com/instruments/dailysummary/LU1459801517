--- v10 (2026-09-24)
+++ v11 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad6c0e7be64461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1427dcf3c4f64f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf7fe159e7254f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra27aec0f43da48bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R095d0b80b1214395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf7fe159e7254f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8388dc6e310409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra27aec0f43da48bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg TIPS 1-10 UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1459801517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>13,133</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,115</x:t>
-[...38 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,185</x:t>
-[...4 lines deleted...]
-          <x:t>13,126</x:t>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,157</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>13,137</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,147</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>13,151</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,135</x:t>
-[...97 lines deleted...]
-          <x:t>13,206</x:t>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>17.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,276</x:t>
-[...117 lines deleted...]
-          <x:t>13,174</x:t>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>