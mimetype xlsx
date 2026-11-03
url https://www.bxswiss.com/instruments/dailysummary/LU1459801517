--- v11 (2026-10-14)
+++ v12 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1427dcf3c4f64f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4919a18197344dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra27aec0f43da48bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac69aa641634693"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8388dc6e310409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra27aec0f43da48bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b897994fa5450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac69aa641634693" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg TIPS 1-10 UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1459801517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,276</x:t>
-[...16 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,277</x:t>
-[...183 lines deleted...]
-          <x:t>13,258</x:t>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,274</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>13,246</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,213</x:t>
-[...53 lines deleted...]
-          <x:t>13,248</x:t>
+          <x:t>13,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.10.2026</x:t>
-[...73 lines deleted...]
-          <x:t>13,302</x:t>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>