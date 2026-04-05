--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1521e540d6bf4dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869cbfc4ac98496d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50d02107623540ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a69d79481f84175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1555301a09e4c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50d02107623540ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ff8ed64ce184f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a69d79481f84175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg TIPS 1-10 UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1459801517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>12,571</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,517</x:t>
-[...161 lines deleted...]
-          <x:t>12,554</x:t>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,687</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>12,740</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,714</x:t>
-[...70 lines deleted...]
-          <x:t>12,671</x:t>
+          <x:t>12,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,753</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>12,743</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>