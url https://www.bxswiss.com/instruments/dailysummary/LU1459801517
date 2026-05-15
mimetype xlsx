--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869cbfc4ac98496d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd506d8f811b44b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a69d79481f84175"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6776edb384244b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ff8ed64ce184f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a69d79481f84175" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc29e4d61738e4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6776edb384244b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg TIPS 1-10 UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1459801517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>12,673</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,654</x:t>
-[...70 lines deleted...]
-          <x:t>12,654</x:t>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>12,767</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>12,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,650</x:t>
-[...220 lines deleted...]
-          <x:t>12,930</x:t>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>