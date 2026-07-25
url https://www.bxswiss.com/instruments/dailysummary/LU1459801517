--- v6 (2026-05-15)
+++ v7 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd506d8f811b44b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f0ee2d3ab14a42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6776edb384244b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf9ea583a8044047"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc29e4d61738e4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6776edb384244b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f811b8734d541f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf9ea583a8044047" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg TIPS 1-10 UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1459801517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>12,815</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>