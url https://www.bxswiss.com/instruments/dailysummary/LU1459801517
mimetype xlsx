--- v7 (2026-07-25)
+++ v8 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f0ee2d3ab14a42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7d72cf269b4adc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf9ea583a8044047"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea78ae9b2caa45bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f811b8734d541f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf9ea583a8044047" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676f26e01cb44d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea78ae9b2caa45bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg TIPS 1-10 UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1459801517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>13,150</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,130</x:t>
+          <x:t>13,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,172</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,197</x:t>
-[...291 lines deleted...]
-          <x:t>13,228</x:t>
+          <x:t>13,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,063</x:t>
-[...220 lines deleted...]
-          <x:t>13,262</x:t>
+          <x:t>13,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>