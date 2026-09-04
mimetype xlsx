--- v8 (2026-08-15)
+++ v9 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7d72cf269b4adc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9198f0dde2cb4ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea78ae9b2caa45bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b1a3598eb44ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676f26e01cb44d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea78ae9b2caa45bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de60e5840904d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b1a3598eb44ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg TIPS 1-10 UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1459801517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>13,228</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,063</x:t>
-[...38 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>13,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,183</x:t>
-[...4 lines deleted...]
-          <x:t>13,112</x:t>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,161</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...555 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,209</x:t>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>