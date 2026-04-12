--- v3 (2026-03-14)
+++ v4 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327071c821734e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9e3410ad2d4dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a468749c3e545eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96bf3f11b9d64299"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d4af56332dc4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a468749c3e545eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a2e1bef2e9e446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96bf3f11b9d64299" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US TIPS Government Inflation-Linked Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1452600270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...544 lines deleted...]
-          <x:t>91,878</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,303</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>91,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>