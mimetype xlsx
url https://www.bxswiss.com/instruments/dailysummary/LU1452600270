--- v4 (2026-04-12)
+++ v5 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9e3410ad2d4dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R112904b57589461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96bf3f11b9d64299"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re070cbdfddb24e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a2e1bef2e9e446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96bf3f11b9d64299" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd14689fb8d4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re070cbdfddb24e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US TIPS Government Inflation-Linked Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1452600270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>92,232</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,664</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>92,646</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>