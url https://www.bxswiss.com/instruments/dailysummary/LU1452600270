--- v5 (2026-05-04)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R112904b57589461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67e3ad5fe214a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re070cbdfddb24e7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fcab4e9767f4c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd14689fb8d4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re070cbdfddb24e7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c2fae33fd14be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fcab4e9767f4c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US TIPS Government Inflation-Linked Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1452600270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>92,091</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...262 lines deleted...]
-          <x:t>92,219</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>