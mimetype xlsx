--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67e3ad5fe214a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf63eeeba249466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fcab4e9767f4c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f35222d520645ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c2fae33fd14be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fcab4e9767f4c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c43ba5a50444c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f35222d520645ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US TIPS Government Inflation-Linked Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1452600270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,796</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...396 lines deleted...]
-          <x:t>19.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,532</x:t>
-[...90 lines deleted...]
-          <x:t>91,998</x:t>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>