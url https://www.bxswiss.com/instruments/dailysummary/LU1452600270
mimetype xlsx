--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf63eeeba249466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9fba5208595410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f35222d520645ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3db3721f29d149c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c43ba5a50444c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f35222d520645ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0bed2574d8e430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3db3721f29d149c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US TIPS Government Inflation-Linked Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1452600270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>