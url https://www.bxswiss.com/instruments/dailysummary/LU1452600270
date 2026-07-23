--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9fba5208595410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85801354eb3f4450" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3db3721f29d149c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0779025690ed46db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0bed2574d8e430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3db3721f29d149c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3baf2ee0afc247d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0779025690ed46db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US TIPS Government Inflation-Linked Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1452600270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>