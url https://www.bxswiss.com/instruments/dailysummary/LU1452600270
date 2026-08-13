--- v9 (2026-07-23)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85801354eb3f4450" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff1b32f158a4854" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0779025690ed46db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94824a8f7dfe4381"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,731 +91,704 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3baf2ee0afc247d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0779025690ed46db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d614cacf1b4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94824a8f7dfe4381" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Amundi US TIPS Government Inflation-Linked Bond UCITS ETF Dist</x:t>
+          <x:t>Amundi US TIPS UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1452600270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>94,257</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,576</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>94,982</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,871</x:t>
-[...58 lines deleted...]
-          <x:t>95,387</x:t>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>