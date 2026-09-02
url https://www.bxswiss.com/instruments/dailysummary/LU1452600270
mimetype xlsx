--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff1b32f158a4854" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2e53aed45840c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94824a8f7dfe4381"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b25d62e2c34694"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d614cacf1b4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94824a8f7dfe4381" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4aaf473dc844989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b25d62e2c34694" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US TIPS UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1452600270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>95,519</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,803</x:t>
-[...119 lines deleted...]
-          <x:t>94,982</x:t>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,871</x:t>
-[...367 lines deleted...]
-          <x:t>94,700</x:t>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,536</x:t>
-[...58 lines deleted...]
-          <x:t>95,045</x:t>
+          <x:t>95,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>