--- v11 (2026-09-02)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2e53aed45840c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0cca83255ff43fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b25d62e2c34694"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae7e104f0ba342a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4aaf473dc844989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b25d62e2c34694" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba00207666d04ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae7e104f0ba342a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US TIPS UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1452600270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>94,643</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,547</x:t>
-[...11 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>94,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,987</x:t>
-[...522 lines deleted...]
-          <x:t>94,790</x:t>
+          <x:t>94,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>