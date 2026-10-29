--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0cca83255ff43fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b299b4f4e74fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae7e104f0ba342a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re283191b64604c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba00207666d04ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae7e104f0ba342a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf1ce0a36ce4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re283191b64604c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US TIPS UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1452600270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>94,485</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,626</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...442 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,637</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>