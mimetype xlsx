--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9449428080417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6b98c2f8fa048a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98fdc17894b74bae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra41baaaf26804a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra310096c4d824ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98fdc17894b74bae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c0a6c6df60743f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra41baaaf26804a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Euro Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1437018598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>50,082</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,116</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,010</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>