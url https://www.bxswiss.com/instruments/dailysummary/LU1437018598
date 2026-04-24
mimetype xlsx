--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6b98c2f8fa048a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f1e69edab144e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra41baaaf26804a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f3d8240683f4f7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c0a6c6df60743f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra41baaaf26804a82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57bff4aeee1942e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f3d8240683f4f7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Euro Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1437018598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,596</x:t>
+          <x:t>49,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,586</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>49,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,959</x:t>
-[...58 lines deleted...]
-          <x:t>49,248</x:t>
+          <x:t>49,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>