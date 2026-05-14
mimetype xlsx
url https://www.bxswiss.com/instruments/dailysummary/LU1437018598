--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f1e69edab144e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67aa3af9d7d4fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f3d8240683f4f7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7077f302508146f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57bff4aeee1942e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f3d8240683f4f7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19ab20103bdc47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7077f302508146f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Euro Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1437018598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>48,819</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,404</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>49,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,923</x:t>
-[...281 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>49,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,375</x:t>
-[...252 lines deleted...]
-          <x:t>49,422</x:t>
+          <x:t>49,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>