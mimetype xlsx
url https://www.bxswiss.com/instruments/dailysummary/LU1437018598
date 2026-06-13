--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67aa3af9d7d4fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0c27b6dab24cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7077f302508146f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaaf8a97de6a4f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19ab20103bdc47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7077f302508146f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra91245c9a7f24ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaaf8a97de6a4f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Euro Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1437018598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>49,139</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>49,457</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,568</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>49,416</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,539</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>49,186</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>