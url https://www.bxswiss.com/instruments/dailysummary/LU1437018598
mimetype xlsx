--- v9 (2026-06-13)
+++ v10 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0c27b6dab24cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28bd90c454348fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaaf8a97de6a4f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fef02f10ac64d6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra91245c9a7f24ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaaf8a97de6a4f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c61a02fe114cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fef02f10ac64d6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Euro Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1437018598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>49,252</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,181</x:t>
-[...43 lines deleted...]
-          <x:t>49,722</x:t>
+          <x:t>49,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,639</x:t>
-[...53 lines deleted...]
-          <x:t>49,575</x:t>
+          <x:t>49,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,743</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>49,704</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,865</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>49,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>