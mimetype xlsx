--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28bd90c454348fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd2f15af033485f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fef02f10ac64d6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1926b6949ea34639"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c61a02fe114cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fef02f10ac64d6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b5b90a313b4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1926b6949ea34639" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Euro Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1437018598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>49,493</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,406</x:t>
-[...43 lines deleted...]
-          <x:t>49,532</x:t>
+          <x:t>49,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,289</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>49,865</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>