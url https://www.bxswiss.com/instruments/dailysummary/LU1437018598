--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd2f15af033485f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0064db51cc48ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1926b6949ea34639"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6137a7a52084b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b5b90a313b4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1926b6949ea34639" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2130cfeb20e949dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6137a7a52084b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Euro Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1437018598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>49,416</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,368</x:t>
-[...124 lines deleted...]
-          <x:t>49,353</x:t>
+          <x:t>49,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,191</x:t>
-[...166 lines deleted...]
-          <x:t>49,218</x:t>
+          <x:t>49,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>