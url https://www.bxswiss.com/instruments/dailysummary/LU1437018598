--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0064db51cc48ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c3b5b4a7050431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6137a7a52084b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c7f82e71cd240ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2130cfeb20e949dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6137a7a52084b75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b1fdf993094fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c7f82e71cd240ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Euro Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1437018598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,565</x:t>
-[...630 lines deleted...]
-          <x:t>49,220</x:t>
+          <x:t>49,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>