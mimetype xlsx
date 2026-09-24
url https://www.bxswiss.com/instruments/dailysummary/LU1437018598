--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c3b5b4a7050431a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d64042eaca04a32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c7f82e71cd240ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51481ce4c97948fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b1fdf993094fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c7f82e71cd240ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e57776e4f4454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51481ce4c97948fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Euro Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1437018598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>49,198</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>49,141</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,149</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,028</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>