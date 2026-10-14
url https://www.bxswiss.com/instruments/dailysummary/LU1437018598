--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d64042eaca04a32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0656851e68eb47c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51481ce4c97948fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref6e17a212ca4df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e57776e4f4454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51481ce4c97948fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1956652cd0ff4b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref6e17a212ca4df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Euro Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1437018598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>