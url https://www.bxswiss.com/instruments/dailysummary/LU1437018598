--- v15 (2026-10-14)
+++ v16 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0656851e68eb47c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ab0fe35f0d4472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref6e17a212ca4df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d62fdd2b8d24dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1956652cd0ff4b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref6e17a212ca4df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R256c13401f174b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d62fdd2b8d24dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Core Euro Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1437018598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>48,164</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,265</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,196</x:t>
-[...43 lines deleted...]
-          <x:t>48,410</x:t>
+          <x:t>48,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,222</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>48,502</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,419</x:t>
-[...431 lines deleted...]
-          <x:t>48,096</x:t>
+          <x:t>48,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>