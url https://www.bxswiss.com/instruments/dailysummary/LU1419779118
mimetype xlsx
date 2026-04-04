--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R904b187fef894ed7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99a4d0462f904e29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28fa34ed92404eb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd87655b6b0c44216"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4dcae0f7b7c4f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28fa34ed92404eb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30f71a4a20f949b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd87655b6b0c44216" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419779118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35.415,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35.415,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34.690,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34.800,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34.195,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34.300,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34.195,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34.300,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.425,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.082,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.425,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.275,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.275,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.275,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.275,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.070,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.070,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.612,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.612,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.002,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.002,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.487,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.487,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.230,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.230,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.927,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.927,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.985,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.917,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.720,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.857,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.620,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.477,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.355,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.355,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.285,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.490,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.525,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.490,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.525,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32.947,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.455,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32.947,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.455,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.987,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.987,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.987,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.577,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.577,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>