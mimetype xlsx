--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99a4d0462f904e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1bba74af28f4e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd87655b6b0c44216"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac57190f1cb4843"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30f71a4a20f949b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd87655b6b0c44216" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd931a9a659c44983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac57190f1cb4843" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419779118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>34.195,000</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.985,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.917,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.720,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.857,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.620,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.477,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.355,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.355,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.285,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.490,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.525,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.490,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.525,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32.947,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.455,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32.947,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33.455,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.987,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.987,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.987,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34.300,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34.195,000</x:t>
+          <x:t>34.577,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34.300,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34.577,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>34.577,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.652,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.900,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.540,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34.540,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.900,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.015,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.900,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.015,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.547,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.547,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.545,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.625,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.695,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.625,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.695,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.422,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.422,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.422,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.422,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.827,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.827,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.940,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.005,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.010,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.005,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.010,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.497,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.497,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.422,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.497,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.817,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.817,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.180,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.875,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.875,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.885,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.632,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.632,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.632,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.632,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>