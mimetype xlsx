--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1bba74af28f4e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc78de410084952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac57190f1cb4843"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749e2b82f45d467f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd931a9a659c44983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac57190f1cb4843" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R921a6fe0c2d549cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749e2b82f45d467f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419779118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35.422,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35.422,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35.422,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35.422,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35.632,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35.632,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35.632,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35.632,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.637,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.637,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.632,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.632,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.890,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.070,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.707,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.707,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.950,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.950,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.875,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.875,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.762,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.772,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.677,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.677,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.712,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.712,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.602,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.712,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.710,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.890,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.710,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.890,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.357,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.607,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.357,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.607,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.847,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.920,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.847,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.715,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.935,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.715,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.935,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.795,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.795,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.795,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.795,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.247,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.247,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.122,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.570,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.570,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.377,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.377,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>