--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc78de410084952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed4fc347ec84811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749e2b82f45d467f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dd11ff42dd14587"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R921a6fe0c2d549cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749e2b82f45d467f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e1fc80b3ab6445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dd11ff42dd14587" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419779118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.712,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.712,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.602,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.712,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35.710,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35.890,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36.070,000</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>35.710,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35.890,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36.357,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36.607,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36.357,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36.607,500</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37.570,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37.570,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37.377,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37.377,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.570,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.570,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.377,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.377,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.980,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.980,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.945,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.945,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.582,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.582,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.765,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.820,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.820,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.672,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.672,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.342,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.487,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.342,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.417,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.835,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.725,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.760,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.242,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.242,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.132,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.242,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.770,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.772,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.770,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.772,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.545,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.545,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.620,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.437,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.437,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.437,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.437,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.027,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.027,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.027,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.027,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.002,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.002,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.002,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.002,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.047,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.930,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>