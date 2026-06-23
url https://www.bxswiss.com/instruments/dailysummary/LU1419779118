--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed4fc347ec84811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd36af862c9f4b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dd11ff42dd14587"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e6b48bcb8774149"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e1fc80b3ab6445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dd11ff42dd14587" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d5f43e2125475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e6b48bcb8774149" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419779118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37.242,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37.242,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37.132,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37.242,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37.930,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38.047,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37.930,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37.930,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.685,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.685,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.685,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.685,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.227,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.227,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.227,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.227,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.042,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.042,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.042,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.635,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.372,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.565,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.640,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.565,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.640,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.905,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.020,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.925,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.960,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.885,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.422,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.540,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.422,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.497,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.785,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.792,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.785,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.792,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.777,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.777,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.992,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.067,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.992,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.992,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.585,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.667,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.585,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.585,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.637,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.877,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.637,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.877,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.992,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.992,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.115,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>