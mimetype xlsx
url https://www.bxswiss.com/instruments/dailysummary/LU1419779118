--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd36af862c9f4b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa90c05a517a4382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e6b48bcb8774149"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc8328d8c2446a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d5f43e2125475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e6b48bcb8774149" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d56776bafe64a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc8328d8c2446a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419779118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37.422,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37.540,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37.422,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37.497,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39.992,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40.115,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39.992,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40.115,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.580,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.582,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.467,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.470,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.467,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.470,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.047,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.047,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.545,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.545,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.385,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.385,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.560,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.560,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.560,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.560,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.582,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.582,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.577,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.582,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.852,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.852,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.852,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.852,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.682,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.605,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.757,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.167,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.567,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.572,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.532,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.532,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.085,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.085,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.847,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.847,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.322,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.322,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.090,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.090,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.730,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.730,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.732,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.915,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.915,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.910,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.560,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.715,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.560,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.675,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>