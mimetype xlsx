--- v11 (2026-07-13)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa90c05a517a4382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45948660a654821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc8328d8c2446a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e7b143327904988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d56776bafe64a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc8328d8c2446a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3780a87c0efc4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e7b143327904988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419779118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>38.765,000</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.912,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.912,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38.777,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38.765,000</x:t>
-[...318 lines deleted...]
-          <x:t>38.757,500</x:t>
+          <x:t>38.787,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.600,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.600,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.460,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.460,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.460,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.460,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.867,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.867,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.670,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.670,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.890,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.890,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.755,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.760,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.900,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.760,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.760,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.655,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.222,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.655,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.222,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.337,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.337,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.952,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.952,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.727,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.315,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.315,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.800,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.802,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.720,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.802,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.797,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.802,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38.605,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38.757,500</x:t>
-[...188 lines deleted...]
-          <x:t>38.675,000</x:t>
+          <x:t>38.605,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.005,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.005,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.202,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.315,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.397,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.315,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.315,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.320,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.750,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.750,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.910,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.077,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.077,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.035,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.077,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.292,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.292,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.292,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.292,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.302,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.342,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.262,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.342,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.740,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.740,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.577,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.577,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.787,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.787,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.862,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.862,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.655,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.655,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.967,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.010,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.967,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.010,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>