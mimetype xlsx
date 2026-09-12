--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45948660a654821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79fc90256b2b4571" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e7b143327904988"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf73d4edfc3b34229"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3780a87c0efc4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e7b143327904988" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7fd9a9c96d94e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf73d4edfc3b34229" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419779118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>38.777,500</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.320,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.750,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.750,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.910,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.077,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.077,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.035,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.077,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.292,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.292,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.292,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.292,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.302,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.342,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.262,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.342,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.740,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.740,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.577,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.577,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.405,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38.787,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...518 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38.405,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38.787,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38.862,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38.862,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38.655,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38.655,000</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38.967,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39.010,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38.967,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39.010,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.927,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.927,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.927,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.927,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.122,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.305,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.285,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.365,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.365,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.325,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.325,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.632,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.632,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.632,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.632,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.732,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.962,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.962,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.682,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.682,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.022,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.022,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.982,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.022,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.245,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.205,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.205,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.280,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.200,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.632,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.632,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.632,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.632,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.755,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.755,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.887,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.887,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.847,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.847,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.997,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.997,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.842,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.710,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.710,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.832,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>