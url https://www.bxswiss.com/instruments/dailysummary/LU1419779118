--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79fc90256b2b4571" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45afebd60fdb450b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf73d4edfc3b34229"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e131339907427f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7fd9a9c96d94e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf73d4edfc3b34229" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74b4cba0d0984aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e131339907427f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419779118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.732,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.962,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.962,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.682,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.682,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.022,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.022,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.982,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.022,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.245,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.205,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.205,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.280,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.200,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.632,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.632,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.632,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.632,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.755,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.755,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.887,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.887,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.847,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.847,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.997,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.997,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.842,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.710,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.710,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.832,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.807,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.765,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.590,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.590,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.515,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.590,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.877,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.072,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.877,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.072,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.205,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.225,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.067,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.225,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.187,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.187,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.152,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.465,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.465,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.545,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.545,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.742,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.627,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.627,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.872,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.987,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.987,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.525,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.525,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.525,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.525,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39.320,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39.320,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39.320,000</x:t>
-[...470 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>39.125,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39.240,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>38.832,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.897,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.897,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.657,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.657,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.657,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.657,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.770,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.770,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>