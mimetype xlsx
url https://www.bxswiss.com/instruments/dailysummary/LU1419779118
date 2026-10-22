--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45afebd60fdb450b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb663ee658284466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e131339907427f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3f8e3d2f0c4f37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74b4cba0d0984aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e131339907427f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cffba6af9014497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3f8e3d2f0c4f37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419779118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.465,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.465,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.545,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.545,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.742,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.627,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.627,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.872,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.987,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.987,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.525,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.525,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.525,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.525,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.125,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39.240,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>07.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.897,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.897,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.657,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.657,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.657,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.657,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.770,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.770,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39.632,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>40.032,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>39.632,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>40.032,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.207,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.207,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.285,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.560,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.565,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.560,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.565,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.220,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40.220,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.637,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.637,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>39.632,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39.632,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>38.590,000</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.702,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.702,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.697,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.697,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.697,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.697,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.585,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.585,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.612,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.612,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.470,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.470,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38.515,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38.590,000</x:t>
-[...323 lines deleted...]
-          <x:t>39.770,000</x:t>
+          <x:t>38.760,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.760,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.012,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.147,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.002,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.002,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.040,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.037,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.545,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.545,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.470,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.470,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.867,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.867,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.867,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38.867,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>