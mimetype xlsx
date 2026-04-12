--- v4 (2026-03-14)
+++ v5 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd781f059df4b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44cfd15a51924c5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c17ecf0da5c4708"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788af6c778a44c57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cd190a4b114646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c17ecf0da5c4708" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7317828584b4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788af6c778a44c57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Canada Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419778904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>294,550</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>300,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>299,700</x:t>
-[...382 lines deleted...]
-          <x:t>292,925</x:t>
+          <x:t>301,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>