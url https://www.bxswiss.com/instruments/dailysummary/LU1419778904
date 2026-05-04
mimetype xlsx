--- v5 (2026-04-12)
+++ v6 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44cfd15a51924c5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8259413883430b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788af6c778a44c57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reca7ab955b0b431c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7317828584b4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788af6c778a44c57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f135bc8dba4489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reca7ab955b0b431c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Canada Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419778904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>298,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>297,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...467 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,375</x:t>
@@ -710,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>