--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8259413883430b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd52075559aa4b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reca7ab955b0b431c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0298606b1de48dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f135bc8dba4489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reca7ab955b0b431c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbeaa60cd7fa47f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0298606b1de48dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Canada Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419778904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>306,450</x:t>
-[...4 lines deleted...]
-          <x:t>304,600</x:t>
+          <x:t>308,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...316 lines deleted...]
-          <x:t>304,800</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>