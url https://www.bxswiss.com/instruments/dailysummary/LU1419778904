--- v7 (2026-05-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd52075559aa4b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd865b65b9d4c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0298606b1de48dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3bf81098a5470f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbeaa60cd7fa47f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0298606b1de48dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rececb42aaecb47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3bf81098a5470f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Canada Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419778904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>304,850</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>305,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>309,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>306,150</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>309,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,700</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>