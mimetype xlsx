--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd865b65b9d4c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf48428da89b42e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3bf81098a5470f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65607bd01c6844f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rececb42aaecb47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3bf81098a5470f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae37573fe4d848df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65607bd01c6844f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Canada Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419778904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>308,700</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>308,275</x:t>
-[...65 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>310,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>03.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>317,725</x:t>
-[...198 lines deleted...]
-          <x:t>318,375</x:t>
+          <x:t>316,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>