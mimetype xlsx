--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf48428da89b42e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f7abd24d864ad5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65607bd01c6844f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra947a8a9461f42ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae37573fe4d848df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65607bd01c6844f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16cc3f8c4904da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra947a8a9461f42ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Canada Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419778904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>317,725</x:t>
-[...247 lines deleted...]
-          <x:t>319,750</x:t>
+          <x:t>316,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>317,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>