--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f7abd24d864ad5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceade32210b44b18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra947a8a9461f42ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5c647f336b240f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16cc3f8c4904da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra947a8a9461f42ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2840503093b43fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5c647f336b240f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Canada Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419778904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>13.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>323,500</x:t>
-[...16 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>323,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>324,325</x:t>
-[...171 lines deleted...]
-          <x:t>325,000</x:t>
+          <x:t>322,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>