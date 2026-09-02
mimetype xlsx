--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceade32210b44b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec5e29a844e4a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5c647f336b240f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c110c382564b9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2840503093b43fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5c647f336b240f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4087c432ff544321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c110c382564b9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Canada Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419778904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>324,325</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>322,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,525</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>