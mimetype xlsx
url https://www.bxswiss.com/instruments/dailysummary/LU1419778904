--- v12 (2026-09-02)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec5e29a844e4a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ae8988ed2d40d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c110c382564b9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf0c0e41fa0f4f4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4087c432ff544321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c110c382564b9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad01f7fc5e484d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf0c0e41fa0f4f4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Canada Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419778904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>324,250</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>324,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>322,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>327,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>