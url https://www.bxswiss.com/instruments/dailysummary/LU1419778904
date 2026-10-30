--- v13 (2026-10-09)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ae8988ed2d40d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6111750722a4cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf0c0e41fa0f4f4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d08cdef256645ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad01f7fc5e484d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf0c0e41fa0f4f4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd210f494043f45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d08cdef256645ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Canada Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419778904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>330,700</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>321,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>