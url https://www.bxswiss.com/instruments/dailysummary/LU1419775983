--- v10 (2026-08-25)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd98e244a97f4a7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eabd974a109452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666ba771c1524e75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f5e77da9eb541da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33dfe6a49cf741fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666ba771c1524e75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c12569d6a4f46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f5e77da9eb541da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EM Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419775983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>255,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>21.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>259,925</x:t>
-[...36 lines deleted...]
-          <x:t>255,900</x:t>
+          <x:t>258,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>