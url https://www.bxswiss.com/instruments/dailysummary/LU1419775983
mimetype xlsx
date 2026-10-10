--- v11 (2026-09-19)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eabd974a109452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7f28208b184e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f5e77da9eb541da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25340287d5bb471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c12569d6a4f46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f5e77da9eb541da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac41ad58ff2a4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25340287d5bb471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EM Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419775983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>259,925</x:t>
+          <x:t>258,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>259,825</x:t>
-[...210 lines deleted...]
-          <x:t>256,775</x:t>
+          <x:t>259,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>258,225</x:t>
-[...296 lines deleted...]
-          <x:t>259,225</x:t>
+          <x:t>257,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>258,525</x:t>
+          <x:t>258,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>