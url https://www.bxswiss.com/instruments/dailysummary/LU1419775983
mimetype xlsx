--- v12 (2026-10-10)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7f28208b184e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9fc1496efb43fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25340287d5bb471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46162e7e09f948c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac41ad58ff2a4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25340287d5bb471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf484694f8a646c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46162e7e09f948c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EM Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419775983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>265,225</x:t>
-[...215 lines deleted...]
-          <x:t>259,225</x:t>
+          <x:t>263,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>258,525</x:t>
-[...178 lines deleted...]
-          <x:t>257,975</x:t>
+          <x:t>258,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>258,875</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>