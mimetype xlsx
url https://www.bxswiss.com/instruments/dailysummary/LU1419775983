--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60473e1bc1814686" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36ca0d0bb7ea4ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa801621e614e0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c6bdb8bc694cf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c0b7ae6c97f4713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa801621e614e0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebade853b31f4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c6bdb8bc694cf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EM Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419775983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>