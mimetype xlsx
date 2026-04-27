--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36ca0d0bb7ea4ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7fee4887bbe4d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c6bdb8bc694cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28f10b29537347f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebade853b31f4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c6bdb8bc694cf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a011ac1554431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28f10b29537347f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EM Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419775983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>220,850</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...219 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>