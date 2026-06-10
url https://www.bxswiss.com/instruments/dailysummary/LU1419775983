--- v6 (2026-04-27)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7fee4887bbe4d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R845b9b15a77848a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28f10b29537347f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d95ff89113e4001"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a011ac1554431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28f10b29537347f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e6b49f634c4b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d95ff89113e4001" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EM Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419775983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>240,675</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>