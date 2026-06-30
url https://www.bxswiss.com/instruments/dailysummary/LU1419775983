--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R845b9b15a77848a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re866552da2714971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d95ff89113e4001"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f52cf9e19f401e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e6b49f634c4b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d95ff89113e4001" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c2b30c7173d47f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f52cf9e19f401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EM Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419775983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>257,625</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>257,225</x:t>
-[...362 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>256,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>266,425</x:t>
-[...16 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>267,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>268,375</x:t>
-[...48 lines deleted...]
-          <x:t>263,675</x:t>
+          <x:t>267,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>256,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>255,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>