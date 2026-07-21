--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re866552da2714971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71f46136bc184e4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f52cf9e19f401e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra942b773a8e641ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c2b30c7173d47f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f52cf9e19f401e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8cb953967504732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra942b773a8e641ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EM Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419775983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>268,375</x:t>
-[...48 lines deleted...]
-          <x:t>263,675</x:t>
+          <x:t>267,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>256,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>248,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>248,500</x:t>
-[...33 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>249,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>256,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>