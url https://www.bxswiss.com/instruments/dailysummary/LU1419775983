--- v9 (2026-07-21)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71f46136bc184e4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd98e244a97f4a7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra942b773a8e641ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666ba771c1524e75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8cb953967504732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra942b773a8e641ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33dfe6a49cf741fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666ba771c1524e75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EM Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419775983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>256,075</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>243,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>