--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96bc3fa97324cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23a572009cf46ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1f9765c41e241f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e26fcd577fb477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64baeca524c34d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1f9765c41e241f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3644264474f34a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e26fcd577fb477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Pacific ex Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419772022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...31 lines deleted...]
-          <x:t>201,650</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>27.01.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>208,825</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>207,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...262 lines deleted...]
-          <x:t>218,775</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>