--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23a572009cf46ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ebc7d581608496f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e26fcd577fb477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94196cb627f24896"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3644264474f34a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e26fcd577fb477d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R278613dad72a4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94196cb627f24896" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Pacific ex Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419772022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>