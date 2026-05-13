--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ebc7d581608496f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da75f62b61c4b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94196cb627f24896"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac3708222274b4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R278613dad72a4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94196cb627f24896" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R316ecf8b7e514101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac3708222274b4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Pacific ex Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419772022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>217,325</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,075</x:t>
-[...200 lines deleted...]
-          <x:t>215,375</x:t>
+          <x:t>216,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,975</x:t>
-[...4 lines deleted...]
-          <x:t>215,225</x:t>
+          <x:t>216,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>