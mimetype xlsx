--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da75f62b61c4b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d1f3d69dfc4982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac3708222274b4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61bc7b20ede4711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R316ecf8b7e514101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac3708222274b4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa420e256884219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61bc7b20ede4711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Pacific ex Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419772022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>215,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>215,775</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>216,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>