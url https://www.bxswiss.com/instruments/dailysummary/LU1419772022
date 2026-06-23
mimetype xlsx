--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d1f3d69dfc4982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68b61cb08344575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61bc7b20ede4711"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f867efe3fc4c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa420e256884219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61bc7b20ede4711" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7f4a889bae463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f867efe3fc4c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Pacific ex Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419772022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,025</x:t>
-[...31 lines deleted...]
-          <x:t>212,875</x:t>
+          <x:t>214,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>212,625</x:t>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>212,075</x:t>
-[...178 lines deleted...]
-          <x:t>211,875</x:t>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,825</x:t>
-[...80 lines deleted...]
-          <x:t>215,775</x:t>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>