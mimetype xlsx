--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68b61cb08344575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27037fd8e43346fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f867efe3fc4c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8286326a293944c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7f4a889bae463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f867efe3fc4c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce2d3526b8c94748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8286326a293944c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Pacific ex Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419772022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,875</x:t>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,825</x:t>
-[...195 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,575</x:t>
-[...97 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>208,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,525</x:t>
-[...144 lines deleted...]
-          <x:t>211,425</x:t>
+          <x:t>214,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>