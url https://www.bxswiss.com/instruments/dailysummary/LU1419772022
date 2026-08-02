--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27037fd8e43346fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9435274eaf53451d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8286326a293944c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f5285385fe542e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce2d3526b8c94748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8286326a293944c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5de71f958a54311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f5285385fe542e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Pacific ex Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419772022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,525</x:t>
-[...4 lines deleted...]
-          <x:t>213,800</x:t>
+          <x:t>214,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>213,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>214,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>