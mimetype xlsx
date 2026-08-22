--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9435274eaf53451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31792a3918449e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f5285385fe542e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fa6d4deb2394e81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5de71f958a54311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f5285385fe542e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28371e6ac53e447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fa6d4deb2394e81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Pacific ex Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419772022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,625</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>217,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,675</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>