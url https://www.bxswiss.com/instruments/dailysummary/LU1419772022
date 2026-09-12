--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31792a3918449e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c6f0ff8fdf4e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fa6d4deb2394e81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf7daa98ed64562"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28371e6ac53e447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fa6d4deb2394e81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c889c9d6f464c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf7daa98ed64562" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Pacific ex Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419772022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>221,650</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>221,450</x:t>
+          <x:t>227,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>224,375</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>224,275</x:t>
-[...139 lines deleted...]
-          <x:t>228,150</x:t>
+          <x:t>225,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>