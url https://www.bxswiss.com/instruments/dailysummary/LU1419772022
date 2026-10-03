--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c6f0ff8fdf4e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31eca50d15704385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf7daa98ed64562"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra024e5577c424394"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c889c9d6f464c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf7daa98ed64562" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1a4f7a6c904b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra024e5577c424394" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Pacific ex Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419772022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>227,400</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>225,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,550</x:t>
-[...16 lines deleted...]
-          <x:t>224,375</x:t>
+          <x:t>227,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>224,275</x:t>
-[...501 lines deleted...]
-        <x:is>
           <x:t>225,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,100</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>223,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>