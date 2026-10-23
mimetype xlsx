--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31eca50d15704385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78c83f69bb84e76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra024e5577c424394"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d98a594e7c4185"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1a4f7a6c904b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra024e5577c424394" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0229b413904e45b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d98a594e7c4185" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI Pacific ex Japan Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419772022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>222,350</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>220,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>219,800</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>219,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,975</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>