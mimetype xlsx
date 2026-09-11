--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd593fa4a005a41cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f107841e2d74ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b9a289310e4271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5df1d3ffb04900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab88a584fc24100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b9a289310e4271" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b056c172efc468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5df1d3ffb04900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EMU Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419770166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>278,500</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>277,500</x:t>
-[...38 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>281,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>280,550</x:t>
-[...53 lines deleted...]
-          <x:t>282,575</x:t>
+          <x:t>280,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>279,100</x:t>
-[...512 lines deleted...]
-          <x:t>285,125</x:t>
+          <x:t>280,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>