--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f107841e2d74ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de7620860b348d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5df1d3ffb04900"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5628059dde4c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b056c172efc468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5df1d3ffb04900" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb79335f8002b40ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5628059dde4c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EMU Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419770166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>283,575</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>284,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>281,200</x:t>
-[...60 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>281,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>283,625</x:t>
-[...144 lines deleted...]
-          <x:t>280,400</x:t>
+          <x:t>282,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>