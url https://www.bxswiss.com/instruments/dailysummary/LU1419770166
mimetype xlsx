--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de7620860b348d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da4e1e997534368" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5628059dde4c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46107a4019e8427a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb79335f8002b40ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5628059dde4c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb39d579cb2ab48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46107a4019e8427a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EMU Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419770166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>284,225</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>281,200</x:t>
-[...60 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>281,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>283,625</x:t>
-[...161 lines deleted...]
-          <x:t>278,850</x:t>
+          <x:t>282,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...347 lines deleted...]
-          <x:t>273,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>276,775</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>