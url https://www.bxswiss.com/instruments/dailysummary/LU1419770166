--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra66738fb0d8d4a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f963bf416214b29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e68ff3ee06f47cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R184e7ded4e2e4396"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7eea9b507e4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e68ff3ee06f47cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2183791d055d489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R184e7ded4e2e4396" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EMU Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419770166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>259,625</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...317 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,950</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>