--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f963bf416214b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d46893285a4cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R184e7ded4e2e4396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a2e215fc9a4546"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2183791d055d489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R184e7ded4e2e4396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d3836be60994936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a2e215fc9a4546" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EMU Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419770166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>249,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>