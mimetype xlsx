--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d46893285a4cd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4af8bc9e0f1d4b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a2e215fc9a4546"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb51b26f00c64e4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d3836be60994936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a2e215fc9a4546" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9388cbc579ce424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb51b26f00c64e4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EMU Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419770166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>257,925</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>09.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>258,525</x:t>
-[...31 lines deleted...]
-          <x:t>258,925</x:t>
+          <x:t>260,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>260,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>