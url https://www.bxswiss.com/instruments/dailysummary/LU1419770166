--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4af8bc9e0f1d4b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d46501967204a16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb51b26f00c64e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82816c2a697342a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9388cbc579ce424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb51b26f00c64e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb17f8f85461849f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82816c2a697342a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EMU Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419770166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>259,575</x:t>
-[...53 lines deleted...]
-          <x:t>262,925</x:t>
+          <x:t>262,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>261,625</x:t>
-[...512 lines deleted...]
-          <x:t>261,275</x:t>
+          <x:t>266,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>