--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d46501967204a16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695f1811a4e74598" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82816c2a697342a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R916588bad21e4056"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb17f8f85461849f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82816c2a697342a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd005ab5c2ed446c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R916588bad21e4056" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EMU Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419770166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>