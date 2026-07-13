--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695f1811a4e74598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf476cddc52c4aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R916588bad21e4056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70bf38ce40544ab0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd005ab5c2ed446c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R916588bad21e4056" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80612578126643a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70bf38ce40544ab0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EMU Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419770166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>268,125</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>267,725</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>271,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,150</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>