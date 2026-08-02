--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf476cddc52c4aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb41e5c2a040c4ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70bf38ce40544ab0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5e57792820484c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80612578126643a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70bf38ce40544ab0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4479f21043634cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5e57792820484c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EMU Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419770166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>279,400</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>282,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,950</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>279,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>