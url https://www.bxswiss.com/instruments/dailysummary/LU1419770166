--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb41e5c2a040c4ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd593fa4a005a41cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5e57792820484c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b9a289310e4271"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4479f21043634cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5e57792820484c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab88a584fc24100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b9a289310e4271" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EMU Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419770166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>283,575</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>280,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>