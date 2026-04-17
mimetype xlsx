--- v4 (2026-03-28)
+++ v5 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9073c19683c44b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1d19169410400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd371cc2d13c04f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c94f44ef3b14872"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R349825da179941d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd371cc2d13c04f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2962b251b07c44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c94f44ef3b14872" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EMU Small Cap Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419769408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>223,200</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>203,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>