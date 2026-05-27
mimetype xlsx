--- v5 (2026-04-17)
+++ v6 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1d19169410400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198b1e7138484d50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c94f44ef3b14872"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb63c2d4e64d84a23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2962b251b07c44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c94f44ef3b14872" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18048ae45d594e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb63c2d4e64d84a23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EMU Small Cap Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419769408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...554 lines deleted...]
-          <x:t>222,750</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>224,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>