--- v6 (2026-05-27)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198b1e7138484d50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22fc38bb833b4451" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb63c2d4e64d84a23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb57cc046f06f4800"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18048ae45d594e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb63c2d4e64d84a23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R295257dd14c34680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb57cc046f06f4800" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EMU Small Cap Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419769408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>226,975</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,675</x:t>
-[...26 lines deleted...]
-          <x:t>225,275</x:t>
+          <x:t>231,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>08.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>230,025</x:t>
-[...48 lines deleted...]
-          <x:t>227,225</x:t>
+          <x:t>226,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>234,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>