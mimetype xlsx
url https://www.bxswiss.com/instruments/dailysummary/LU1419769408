--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22fc38bb833b4451" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273874544d644ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb57cc046f06f4800"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc54e7af7e84551"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R295257dd14c34680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb57cc046f06f4800" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e886a457cf94e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc54e7af7e84551" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EMU Small Cap Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419769408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>234,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>234,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>