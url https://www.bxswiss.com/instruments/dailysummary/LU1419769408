--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273874544d644ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3fa7b230f5d4cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc54e7af7e84551"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84357ec0d70a4e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e886a457cf94e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc54e7af7e84551" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81b2d59653d04b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84357ec0d70a4e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EMU Small Cap Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419769408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>232,050</x:t>
+          <x:t>226,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>10.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>230,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>230,025</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>226,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>