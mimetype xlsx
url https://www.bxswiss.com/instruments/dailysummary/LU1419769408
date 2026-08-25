--- v9 (2026-07-29)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3fa7b230f5d4cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9542e0ea5fda4427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84357ec0d70a4e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5db19def6f7b4e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81b2d59653d04b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84357ec0d70a4e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb5775d00aaf487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5db19def6f7b4e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EMU Small Cap Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419769408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>231,925</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>231,000</x:t>
-[...490 lines deleted...]
-          <x:t>230,025</x:t>
+          <x:t>233,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>