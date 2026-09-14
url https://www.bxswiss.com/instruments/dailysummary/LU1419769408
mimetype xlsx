--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9542e0ea5fda4427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4830713d7c497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5db19def6f7b4e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043adf4f29c0419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb5775d00aaf487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5db19def6f7b4e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra632ceb728f04dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043adf4f29c0419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Lux) FS II - MSCI EMU Small Cap Index AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1419769408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>232,025</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>231,425</x:t>
+          <x:t>232,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>233,325</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>231,325</x:t>
-[...350 lines deleted...]
-          <x:t>232,250</x:t>
+          <x:t>232,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>233,475</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>