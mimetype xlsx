--- v12 (2026-08-31)
+++ v13 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca03a973d5e4037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd70d4e3ce8b41aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6bf17e25a0b4784"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884ef9e0ce814eca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcca7f4412e644716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6bf17e25a0b4784" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174febda1d1248ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884ef9e0ce814eca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond Long Dated UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407890976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>59,409</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,996</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>59,935</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>