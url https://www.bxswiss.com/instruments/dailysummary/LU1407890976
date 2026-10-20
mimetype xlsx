--- v13 (2026-09-30)
+++ v14 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd70d4e3ce8b41aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6e906bd995146eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884ef9e0ce814eca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R858406db076d4a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174febda1d1248ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884ef9e0ce814eca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb207b95e3d742f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R858406db076d4a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond Long Dated UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407890976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>