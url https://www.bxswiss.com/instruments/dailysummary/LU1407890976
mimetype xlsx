--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c719fd030e4fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2d68fdd1e441ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf66ba1ea0834f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6915f42274664087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d9255668fd04064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf66ba1ea0834f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae57e23401d4ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6915f42274664087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond Long Dated UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407890976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,873</x:t>
-[...107 lines deleted...]
-          <x:t>61,911</x:t>
+          <x:t>61,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,763</x:t>
-[...87 lines deleted...]
-          <x:t>03.02.2026</x:t>
+          <x:t>61,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,428</x:t>
-[...360 lines deleted...]
-          <x:t>63,136</x:t>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>