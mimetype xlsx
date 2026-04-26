--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2d68fdd1e441ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bbd0140bfe84768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6915f42274664087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcfd76f35e9243a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae57e23401d4ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6915f42274664087" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0384997c03de4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcfd76f35e9243a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond Long Dated UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407890976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>61,475</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,338</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>61,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,055</x:t>
-[...193 lines deleted...]
-          <x:t>60,710</x:t>
+          <x:t>61,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,406</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>61,686</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>