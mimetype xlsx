--- v6 (2026-04-26)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bbd0140bfe84768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb02c0b2dc742cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcfd76f35e9243a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f575659d734922"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0384997c03de4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcfd76f35e9243a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref4d64d4c520483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f575659d734922" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond Long Dated UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407890976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,156</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>61,457</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>61,498</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>