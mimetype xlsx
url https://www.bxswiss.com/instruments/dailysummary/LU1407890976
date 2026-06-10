--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb02c0b2dc742cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20f129e85654c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f575659d734922"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R640a3759ab024c4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref4d64d4c520483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f575659d734922" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R921337539ac7425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R640a3759ab024c4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond Long Dated UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407890976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>