--- v8 (2026-06-10)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20f129e85654c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ff7323e0a84401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R640a3759ab024c4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52175a3f24014a2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R921337539ac7425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R640a3759ab024c4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05a86302d5644d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52175a3f24014a2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond Long Dated UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407890976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>61,218</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,282</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,986</x:t>
@@ -710,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>