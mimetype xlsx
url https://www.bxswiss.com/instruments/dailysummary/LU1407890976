--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ff7323e0a84401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd13346ec8741af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52175a3f24014a2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddbd019aa1604388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05a86302d5644d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52175a3f24014a2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f316b68fe94ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddbd019aa1604388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond Long Dated UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407890976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>61,081</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>61,417</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>