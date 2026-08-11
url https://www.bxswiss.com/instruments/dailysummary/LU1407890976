--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd13346ec8741af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1042fb7d749f41bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddbd019aa1604388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b38640232984cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f316b68fe94ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddbd019aa1604388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5938c107fbd4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b38640232984cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond Long Dated UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407890976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>60,638</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,301</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>60,379</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,077</x:t>
-[...85 lines deleted...]
-          <x:t>60,087</x:t>
+          <x:t>60,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>