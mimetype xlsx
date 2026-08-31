--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1042fb7d749f41bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca03a973d5e4037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b38640232984cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6bf17e25a0b4784"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5938c107fbd4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b38640232984cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcca7f4412e644716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6bf17e25a0b4784" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond Long Dated UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407890976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,080</x:t>
-[...31 lines deleted...]
-          <x:t>59,471</x:t>
+          <x:t>59,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,556</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>59,314</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>