--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fcc97599e3f4e17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f89bdd1d744c7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c20bbeba82d49eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fe702c2cb5f4efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd68e8988e00e4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c20bbeba82d49eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641ae4bd2c6a4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fe702c2cb5f4efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond Long Dated UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407890620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>103,776</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,578</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>103,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,737</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>