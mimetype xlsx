--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f89bdd1d744c7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7c4e09b4a414a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fe702c2cb5f4efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46205240c6704b3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641ae4bd2c6a4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fe702c2cb5f4efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c5434a776284453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46205240c6704b3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond Long Dated UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407890620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,849</x:t>
-[...360 lines deleted...]
-          <x:t>101,542</x:t>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>