--- v7 (2026-04-25)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7c4e09b4a414a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89336cc2fe7446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46205240c6704b3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2f70c86545492c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c5434a776284453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46205240c6704b3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref014abf87d54d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2f70c86545492c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond Long Dated UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407890620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,533</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>102,379</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,064</x:t>
-[...134 lines deleted...]
-          <x:t>101,494</x:t>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>