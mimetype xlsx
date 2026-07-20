--- v8 (2026-06-13)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89336cc2fe7446c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eb1500b6d294bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2f70c86545492c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8cc1120dfac4068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref014abf87d54d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2f70c86545492c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbaec5ffd0334fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8cc1120dfac4068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond Long Dated UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407890620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...419 lines deleted...]
-          <x:t>100,671</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...181 lines deleted...]
-          <x:t>101,184</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>