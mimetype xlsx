--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eb1500b6d294bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e66453c4cb4efa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8cc1120dfac4068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80686d0e53b649fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbaec5ffd0334fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8cc1120dfac4068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra04909119477495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80686d0e53b649fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond Long Dated UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407890620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>99,867</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>