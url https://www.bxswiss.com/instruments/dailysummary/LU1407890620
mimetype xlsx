--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e66453c4cb4efa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697f9f6131da4709" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80686d0e53b649fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd2e2481990401c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra04909119477495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80686d0e53b649fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fc666518e0546e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd2e2481990401c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond Long Dated UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407890620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>97,936</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,774</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>13.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,309</x:t>
-[...306 lines deleted...]
-          <x:t>99,477</x:t>
+          <x:t>98,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>