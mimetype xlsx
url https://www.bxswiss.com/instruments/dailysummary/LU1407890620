--- v11 (2026-09-18)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697f9f6131da4709" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a5fa11b95b41bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd2e2481990401c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86de5094de7c4f0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fc666518e0546e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd2e2481990401c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b1c742e34642c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86de5094de7c4f0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond Long Dated UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407890620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>97,978</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>