--- v12 (2026-08-24)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8392706cbea24065" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e29487e230a45b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e04f9467e064fb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96638178011d47e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbf1104e1864bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e04f9467e064fb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3e547c89a3f41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96638178011d47e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 3-7Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>88,381</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,367</x:t>
-[...146 lines deleted...]
-          <x:t>88,295</x:t>
+          <x:t>88,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,228</x:t>
-[...220 lines deleted...]
-          <x:t>87,460</x:t>
+          <x:t>88,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>