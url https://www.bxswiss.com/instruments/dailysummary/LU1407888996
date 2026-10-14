--- v13 (2026-09-23)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e29487e230a45b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc64e08362e264a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96638178011d47e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dca9489b02841ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3e547c89a3f41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96638178011d47e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b891f6ccae94fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dca9489b02841ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 3-7Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>