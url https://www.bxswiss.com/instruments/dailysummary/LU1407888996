--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc64e08362e264a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02489181a26a4a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dca9489b02841ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb9b1d0fb0d49ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b891f6ccae94fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dca9489b02841ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra41a39e5c8c34e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb9b1d0fb0d49ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 3-7Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>87,906</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,761</x:t>
-[...313 lines deleted...]
-          <x:t>89,231</x:t>
+          <x:t>89,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,277</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>89,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>