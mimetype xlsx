--- v5 (2026-03-27)
+++ v6 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba562acc34441d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21b9ae940784199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R402eb7f203a74115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd505c2e5b95247da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b8cf5ecffdb4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R402eb7f203a74115" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506e2fe7cb424096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd505c2e5b95247da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 3-7Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>86,233</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,106</x:t>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>86,460</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>