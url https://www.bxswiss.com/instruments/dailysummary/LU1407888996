--- v6 (2026-04-16)
+++ v7 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21b9ae940784199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6013106e33647da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd505c2e5b95247da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66766dc4a404c1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506e2fe7cb424096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd505c2e5b95247da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb09ca2c3dbb489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66766dc4a404c1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 3-7Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>86,718</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,610</x:t>
-[...485 lines deleted...]
-          <x:t>85,816</x:t>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>