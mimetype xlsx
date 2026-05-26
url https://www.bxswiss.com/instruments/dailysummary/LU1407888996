--- v7 (2026-05-06)
+++ v8 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6013106e33647da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R387d0173d50b4417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66766dc4a404c1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R193f1b5db8e7468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb09ca2c3dbb489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66766dc4a404c1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a7f7477b9847d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R193f1b5db8e7468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 3-7Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>85,615</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...262 lines deleted...]
-          <x:t>85,558</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>