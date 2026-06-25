--- v8 (2026-05-26)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R387d0173d50b4417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ade43579e74302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R193f1b5db8e7468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1083ac1f2a9a41d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a7f7477b9847d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R193f1b5db8e7468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20497e9193be43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1083ac1f2a9a41d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 3-7Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>85,360</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>