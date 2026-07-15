--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ade43579e74302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dee013ff40f4614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1083ac1f2a9a41d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f0edd231fb441c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20497e9193be43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1083ac1f2a9a41d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bc53b58956049e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f0edd231fb441c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 3-7Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>87,097</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,960</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>86,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,120</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>