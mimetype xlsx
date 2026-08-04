--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dee013ff40f4614" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886f915bbaa94be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f0edd231fb441c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf806b5ceed54340"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bc53b58956049e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f0edd231fb441c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf0ab4d121654834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf806b5ceed54340" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 3-7Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,177</x:t>
-[...26 lines deleted...]
-          <x:t>88,252</x:t>
+          <x:t>88,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>88,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>