--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886f915bbaa94be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8392706cbea24065" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf806b5ceed54340"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e04f9467e064fb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf0ab4d121654834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf806b5ceed54340" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbf1104e1864bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e04f9467e064fb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 3-7Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>88,366</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,291</x:t>
-[...210 lines deleted...]
-          <x:t>88,045</x:t>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,298</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>88,367</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>