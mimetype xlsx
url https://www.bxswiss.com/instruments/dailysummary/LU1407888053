--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra02612317bad4035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9cfc3a52eba472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e0aedbb0d9f4529"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a25d56968694a50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03b194d940ab49f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e0aedbb0d9f4529" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0a184e4ad874df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a25d56968694a50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>68,730</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,091</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>68,884</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>69,411</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,089</x:t>
-[...318 lines deleted...]
-          <x:t>68,196</x:t>
+          <x:t>68,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>