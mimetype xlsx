--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9cfc3a52eba472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3651e8a21a647a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a25d56968694a50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R827fd1124a70408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0a184e4ad874df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a25d56968694a50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2200b60a6a4162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R827fd1124a70408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>68,389</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,559</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>25.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>68,573</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>