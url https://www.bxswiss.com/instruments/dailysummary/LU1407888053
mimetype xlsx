--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3651e8a21a647a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c84e71daf0472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R827fd1124a70408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45e6c6b25ae54211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2200b60a6a4162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R827fd1124a70408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1725aa3a31546db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45e6c6b25ae54211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>69,215</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,949</x:t>
-[...394 lines deleted...]
-          <x:t>69,129</x:t>
+          <x:t>68,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,668</x:t>
-[...161 lines deleted...]
-          <x:t>68,411</x:t>
+          <x:t>68,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>