--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6cbf5fe745949fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62777528e594739" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a1f2d638e54d8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59e61c7462d3437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3833560573fb4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a1f2d638e54d8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a2bba758e43464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59e61c7462d3437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,067</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>68,107</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>