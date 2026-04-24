--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62777528e594739" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re13953ee19b54aea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59e61c7462d3437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R072399b64ad044da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a2bba758e43464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59e61c7462d3437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1916c643ef6490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R072399b64ad044da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>67,557</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,703</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>67,390</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...181 lines deleted...]
-          <x:t>68,862</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>