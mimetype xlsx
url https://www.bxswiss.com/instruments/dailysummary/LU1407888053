--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re13953ee19b54aea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4394c1b6b22a4200" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R072399b64ad044da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ab9ced76f348f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1916c643ef6490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R072399b64ad044da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2ed33b1232a4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ab9ced76f348f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>67,398</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,244</x:t>
-[...571 lines deleted...]
-          <x:t>67,835</x:t>
+          <x:t>67,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>