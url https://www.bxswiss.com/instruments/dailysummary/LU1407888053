--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4394c1b6b22a4200" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6970dff9758b44d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ab9ced76f348f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d346f9b5bcf411c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2ed33b1232a4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ab9ced76f348f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd39b29020404cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d346f9b5bcf411c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>