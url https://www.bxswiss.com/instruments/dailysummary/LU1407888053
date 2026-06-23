--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6970dff9758b44d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc11e126f7f344981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d346f9b5bcf411c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ef78c5e5184474"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd39b29020404cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d346f9b5bcf411c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf66f7d5cd1304a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ef78c5e5184474" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>67,362</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,194</x:t>
-[...474 lines deleted...]
-        <x:is>
           <x:t>67,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>