--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc11e126f7f344981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3494172435db4044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ef78c5e5184474"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136524467dd843ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf66f7d5cd1304a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ef78c5e5184474" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R835a8726d8db4e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136524467dd843ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>