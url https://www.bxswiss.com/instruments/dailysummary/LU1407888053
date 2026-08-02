--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3494172435db4044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc25d96ba27a24fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136524467dd843ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6c7f4fdcb04ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R835a8726d8db4e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136524467dd843ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f1735e34764c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6c7f4fdcb04ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>68,709</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,625</x:t>
-[...151 lines deleted...]
-          <x:t>70,065</x:t>
+          <x:t>69,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,755</x:t>
-[...274 lines deleted...]
-          <x:t>69,182</x:t>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>