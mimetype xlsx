--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc25d96ba27a24fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra02612317bad4035" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6c7f4fdcb04ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e0aedbb0d9f4529"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f1735e34764c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6c7f4fdcb04ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03b194d940ab49f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e0aedbb0d9f4529" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407888053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,517</x:t>
+          <x:t>68,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,384</x:t>
-[...512 lines deleted...]
-          <x:t>68,669</x:t>
+          <x:t>69,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>