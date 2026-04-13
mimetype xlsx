--- v3 (2026-03-24)
+++ v4 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2d3d3e635ab48e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2558dd015f1d41d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad232951c0e48f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8682168308f84c4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5498a062d52e4ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad232951c0e48f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d1117bb10604d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8682168308f84c4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>217,207</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>215,996</x:t>
-[...340 lines deleted...]
-          <x:t>216,697</x:t>
+          <x:t>218,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>216,266</x:t>
-[...220 lines deleted...]
-          <x:t>216,355</x:t>
+          <x:t>218,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>