--- v4 (2026-04-13)
+++ v5 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2558dd015f1d41d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c7fdc320e74d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8682168308f84c4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aeddcb90c0b43f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d1117bb10604d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8682168308f84c4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29993ceeb8954e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aeddcb90c0b43f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>218,218</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,749</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>218,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>