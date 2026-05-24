--- v5 (2026-05-04)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c7fdc320e74d43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc40c3ae40344e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aeddcb90c0b43f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd27484469c048f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29993ceeb8954e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aeddcb90c0b43f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c21a7bef8f34404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd27484469c048f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>