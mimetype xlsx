--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc40c3ae40344e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac70a1a64b84ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd27484469c048f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R111c2e6b959540d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c21a7bef8f34404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd27484469c048f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2e58ee3b4e42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R111c2e6b959540d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>218,226</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,711</x:t>
-[...431 lines deleted...]
-          <x:t>214,176</x:t>
+          <x:t>216,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>