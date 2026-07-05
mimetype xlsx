--- v7 (2026-06-13)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac70a1a64b84ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047db2950e174d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R111c2e6b959540d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R370816a894c64cdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2e58ee3b4e42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R111c2e6b959540d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32bdd7b2fc914373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R370816a894c64cdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>