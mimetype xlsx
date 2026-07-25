--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047db2950e174d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210d1077cc134a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R370816a894c64cdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5904baeec6d44fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32bdd7b2fc914373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R370816a894c64cdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65804f358b184542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5904baeec6d44fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>