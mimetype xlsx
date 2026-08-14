--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210d1077cc134a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8cc2ebdd7764788" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5904baeec6d44fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5415e24e425d45d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65804f358b184542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5904baeec6d44fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R555e72c794eb4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5415e24e425d45d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>222,121</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,386</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>221,214</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>221,021</x:t>
-[...328 lines deleted...]
-          <x:t>222,993</x:t>
+          <x:t>222,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>