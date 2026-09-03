--- v10 (2026-08-14)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8cc2ebdd7764788" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4069acdc35074fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5415e24e425d45d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a552ac7803a415d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R555e72c794eb4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5415e24e425d45d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad61027d0a644772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a552ac7803a415d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>