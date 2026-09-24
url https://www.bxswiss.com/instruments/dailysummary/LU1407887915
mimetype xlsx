--- v11 (2026-09-03)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4069acdc35074fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re36b13ee7d714dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a552ac7803a415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a11b17784544c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad61027d0a644772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a552ac7803a415d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26ac059e983d4c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a11b17784544c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>219,264</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,872</x:t>
-[...247 lines deleted...]
-          <x:t>220,927</x:t>
+          <x:t>220,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>