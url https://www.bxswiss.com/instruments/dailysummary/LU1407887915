--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re36b13ee7d714dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81d2f7f4ba904101" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a11b17784544c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0949c2ab1a374231"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26ac059e983d4c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a11b17784544c80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1008ffb7233541c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0949c2ab1a374231" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>221,024</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>220,514</x:t>
-[...350 lines deleted...]
-          <x:t>220,041</x:t>
+          <x:t>218,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>