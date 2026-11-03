--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81d2f7f4ba904101" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f6306d19ec44030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0949c2ab1a374231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc82c7657d57d43bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1008ffb7233541c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0949c2ab1a374231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff36105df8594201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc82c7657d57d43bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 7-10Y UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...311 lines deleted...]
-          <x:t>219,789</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,806</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,820</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>