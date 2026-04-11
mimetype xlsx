--- v5 (2026-03-15)
+++ v6 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d0f434e68b4c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e9e0e572eed482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61ab87cdb743480d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e7eb42e6ad4c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3b753a1c5914aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61ab87cdb743480d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f24096f8826408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e7eb42e6ad4c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 1-3Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...247 lines deleted...]
-          <x:t>78,437</x:t>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,706</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,981</x:t>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>