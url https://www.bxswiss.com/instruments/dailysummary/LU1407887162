--- v6 (2026-04-11)
+++ v7 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e9e0e572eed482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ddfc6264aa644cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e7eb42e6ad4c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c1f58e3c764067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f24096f8826408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e7eb42e6ad4c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d57b94a3c3c43fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c1f58e3c764067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 1-3Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>17.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,805</x:t>
-[...441 lines deleted...]
-          <x:t>79,901</x:t>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>