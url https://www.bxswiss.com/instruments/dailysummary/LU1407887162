--- v7 (2026-05-01)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ddfc6264aa644cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26b1a3dac22406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c1f58e3c764067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d67251f56c48a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d57b94a3c3c43fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c1f58e3c764067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c71bf4996f74103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d67251f56c48a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 1-3Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,500</x:t>
-[...70 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>79,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,497</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>79,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>