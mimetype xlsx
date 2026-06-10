--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26b1a3dac22406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc320d9f3e58e4236" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d67251f56c48a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4752ac4e8ec4c97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c71bf4996f74103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d67251f56c48a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra371b8175fd541fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4752ac4e8ec4c97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 1-3Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>79,709</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,481</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>80,264</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,071</x:t>
-[...377 lines deleted...]
-          <x:t>79,713</x:t>
+          <x:t>80,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>