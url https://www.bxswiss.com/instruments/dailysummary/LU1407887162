--- v9 (2026-06-10)
+++ v10 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc320d9f3e58e4236" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raddccf3d3c914da9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4752ac4e8ec4c97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80af7a2a79404e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra371b8175fd541fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4752ac4e8ec4c97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra79493488fcb4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80af7a2a79404e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 1-3Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>79,475</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,375</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>79,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,906</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>