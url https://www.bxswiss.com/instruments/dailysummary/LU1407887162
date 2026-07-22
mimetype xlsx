--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raddccf3d3c914da9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f3b39c3dc54936" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80af7a2a79404e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7e5ba48ce3f4cba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra79493488fcb4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80af7a2a79404e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aab0421c5ab4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7e5ba48ce3f4cba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 1-3Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>