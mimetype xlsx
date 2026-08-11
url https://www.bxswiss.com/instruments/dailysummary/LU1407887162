--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f3b39c3dc54936" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eb9047f11dd4d5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7e5ba48ce3f4cba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e2a7fe7f8147ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aab0421c5ab4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7e5ba48ce3f4cba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf381b82e4e248b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e2a7fe7f8147ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 1-3Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,148</x:t>
-[...16 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>82,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,572</x:t>
-[...372 lines deleted...]
-          <x:t>82,667</x:t>
+          <x:t>82,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,819</x:t>
-[...139 lines deleted...]
-          <x:t>82,495</x:t>
+          <x:t>82,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>