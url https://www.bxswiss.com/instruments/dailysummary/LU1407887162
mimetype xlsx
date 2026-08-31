--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eb9047f11dd4d5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5580583032fc4f04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e2a7fe7f8147ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a83427ff52c4932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf381b82e4e248b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e2a7fe7f8147ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69ab72b4e15b4564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a83427ff52c4932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 1-3Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>82,667</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,819</x:t>
-[...11 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>82,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,603</x:t>
-[...495 lines deleted...]
-          <x:t>82,410</x:t>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>