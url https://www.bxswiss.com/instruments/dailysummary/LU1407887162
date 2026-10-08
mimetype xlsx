--- v13 (2026-08-31)
+++ v14 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5580583032fc4f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa783a3621749f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a83427ff52c4932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra429cc831850435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69ab72b4e15b4564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a83427ff52c4932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7802d757b4e4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra429cc831850435a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 1-3Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>82,328</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,543</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>82,357</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>