--- v14 (2026-10-08)
+++ v15 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa783a3621749f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7565863c34a3487f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra429cc831850435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc709604414f64a4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7802d757b4e4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra429cc831850435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e37ca6cac084aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc709604414f64a4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Treasury Bond 1-3Y UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1407887162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,628</x:t>
-[...279 lines deleted...]
-          <x:t>84,662</x:t>
+          <x:t>83,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>