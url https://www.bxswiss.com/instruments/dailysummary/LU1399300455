--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488532b8eecf4b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ce46e5a5b2c4172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re69b849d50f6420f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra077086e62534742"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab1d8fbb4cb445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re69b849d50f6420f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb27af4a85be41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra077086e62534742" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 2D EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1399300455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>