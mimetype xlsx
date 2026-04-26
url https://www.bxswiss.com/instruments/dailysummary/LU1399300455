--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ce46e5a5b2c4172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d67eb92d3f84624" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra077086e62534742"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fac3fa20f7146a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb27af4a85be41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra077086e62534742" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7900c95fb24fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fac3fa20f7146a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 2D EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1399300455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>