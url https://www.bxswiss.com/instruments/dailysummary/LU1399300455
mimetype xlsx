--- v6 (2026-04-26)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d67eb92d3f84624" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b96ad4c8a60486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fac3fa20f7146a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354bd333a77e4a9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7900c95fb24fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fac3fa20f7146a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a7c47a0da6d46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354bd333a77e4a9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 2D EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1399300455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>83,566</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>