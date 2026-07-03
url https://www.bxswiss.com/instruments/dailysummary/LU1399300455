--- v7 (2026-06-10)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b96ad4c8a60486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d98b2d2724e4f33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354bd333a77e4a9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b153c954f74e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a7c47a0da6d46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354bd333a77e4a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d11bbc5e5984dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b153c954f74e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 2D EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1399300455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>81,771</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,123</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>82,123</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>