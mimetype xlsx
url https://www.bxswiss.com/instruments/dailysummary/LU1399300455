--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d98b2d2724e4f33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b4cd09fcb54b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b153c954f74e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f796bb80bfd4628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d11bbc5e5984dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b153c954f74e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49cb5b48cfc94d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f796bb80bfd4628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 2D EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1399300455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>82,487</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,542</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>82,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>