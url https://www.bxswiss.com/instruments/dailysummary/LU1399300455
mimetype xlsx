--- v9 (2026-07-23)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b4cd09fcb54b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd001d6318fe84948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f796bb80bfd4628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfafa6e9a14a4461"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49cb5b48cfc94d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f796bb80bfd4628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a58293859942c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfafa6e9a14a4461" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 2D EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1399300455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>82,942</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,649</x:t>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,964</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,262</x:t>
-[...495 lines deleted...]
-          <x:t>82,299</x:t>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>