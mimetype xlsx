--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd001d6318fe84948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refab8e1089a649a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfafa6e9a14a4461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c537b7f8fd4fe3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a58293859942c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfafa6e9a14a4461" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e474562dea44209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c537b7f8fd4fe3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 2D EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1399300455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>83,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>