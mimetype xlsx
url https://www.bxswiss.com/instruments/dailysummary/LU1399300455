--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refab8e1089a649a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54b9319e8f44666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c537b7f8fd4fe3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca9305e2cc247c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e474562dea44209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c537b7f8fd4fe3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R647facb6df9d45ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca9305e2cc247c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 2D EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1399300455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>