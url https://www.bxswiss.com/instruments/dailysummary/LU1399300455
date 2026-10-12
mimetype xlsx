--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54b9319e8f44666" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1780548386044089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca9305e2cc247c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R349c0f58412b45e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R647facb6df9d45ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca9305e2cc247c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723fabebfc384e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R349c0f58412b45e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 2D EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1399300455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>