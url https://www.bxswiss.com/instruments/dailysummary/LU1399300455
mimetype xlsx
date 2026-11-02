--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1780548386044089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1de57a6fa0244dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R349c0f58412b45e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a47d552d8584e0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723fabebfc384e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R349c0f58412b45e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d00f0b16bb4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a47d552d8584e0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II US Treasuries UCITS ETF 2D EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1399300455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>