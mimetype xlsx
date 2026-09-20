--- v9 (2026-08-11)
+++ v10 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829ccfffca924959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20ade8d9b9c45e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e80340e01134df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2149ed47f44e482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fa49891f12b45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e80340e01134df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fe56bb90ec044a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2149ed47f44e482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Inflation Expectations 10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>115,249</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,353</x:t>
-[...97 lines deleted...]
-          <x:t>114,668</x:t>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,550</x:t>
-[...254 lines deleted...]
-          <x:t>114,265</x:t>
+          <x:t>113,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,419</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>114,196</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>