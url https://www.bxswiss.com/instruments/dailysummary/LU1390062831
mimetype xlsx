--- v10 (2026-09-20)
+++ v11 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20ade8d9b9c45e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72a52221a564172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2149ed47f44e482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12ac32d5359f487d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fe56bb90ec044a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2149ed47f44e482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07b154d560124ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12ac32d5359f487d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Inflation Expectations 10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>