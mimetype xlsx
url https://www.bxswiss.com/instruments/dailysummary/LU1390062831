--- v11 (2026-10-11)
+++ v12 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72a52221a564172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R748c923ec27547fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12ac32d5359f487d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca677d1485c043ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07b154d560124ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12ac32d5359f487d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R217e6e4fb27948ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca677d1485c043ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Inflation Expectations 10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>