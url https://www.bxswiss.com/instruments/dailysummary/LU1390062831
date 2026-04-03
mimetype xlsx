--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb045e1a10145d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R979cef2a38c945ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7469a235677402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d6fc926b304e4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d1912b72c214349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7469a235677402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d1b31fc79c64119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d6fc926b304e4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Inflation Expectations 10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>