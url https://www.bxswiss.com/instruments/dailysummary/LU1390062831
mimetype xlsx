--- v4 (2026-04-03)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R979cef2a38c945ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf347cf94be17478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d6fc926b304e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1184fa0ee6844ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d1b31fc79c64119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d6fc926b304e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b51fea172164593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1184fa0ee6844ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Inflation Expectations 10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>108,389</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,994</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>108,723</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,518</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>109,994</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>