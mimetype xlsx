--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf347cf94be17478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21497fffebce4b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1184fa0ee6844ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8521ab3b95784a95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b51fea172164593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1184fa0ee6844ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ab7185636543df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8521ab3b95784a95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Inflation Expectations 10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,845</x:t>
-[...252 lines deleted...]
-          <x:t>110,183</x:t>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>