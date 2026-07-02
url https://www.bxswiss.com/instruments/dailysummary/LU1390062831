--- v6 (2026-06-02)
+++ v7 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21497fffebce4b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cbfcd4cde8a4230" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8521ab3b95784a95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23fa6cdd9d1045a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ab7185636543df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8521ab3b95784a95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R447ad4b50e824f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23fa6cdd9d1045a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Inflation Expectations 10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...490 lines deleted...]
-          <x:t>110,304</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,524</x:t>
-[...31 lines deleted...]
-          <x:t>111,048</x:t>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>