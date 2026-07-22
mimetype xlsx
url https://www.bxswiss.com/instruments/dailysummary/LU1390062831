--- v7 (2026-07-02)
+++ v8 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cbfcd4cde8a4230" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fdf99e614164119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23fa6cdd9d1045a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03218e201dd64f8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R447ad4b50e824f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23fa6cdd9d1045a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd8af159df14e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03218e201dd64f8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Inflation Expectations 10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...382 lines deleted...]
-          <x:t>112,833</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,545</x:t>
-[...220 lines deleted...]
-          <x:t>113,201</x:t>
+          <x:t>113,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>