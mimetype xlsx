--- v8 (2026-07-22)
+++ v9 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fdf99e614164119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829ccfffca924959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03218e201dd64f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e80340e01134df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd8af159df14e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03218e201dd64f8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fa49891f12b45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e80340e01134df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Inflation Expectations 10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>