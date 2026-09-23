--- v13 (2026-08-31)
+++ v14 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674cf0d5fd8141df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R596933bc5602480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f884643c094c09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6c9041a0e3b4b89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bbe3ef132b94330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f884643c094c09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78c01b212ac242c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6c9041a0e3b4b89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Inflation Expectations 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>