--- v14 (2026-09-23)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R596933bc5602480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46e2df50fc64712" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6c9041a0e3b4b89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a3ca6f0655484c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78c01b212ac242c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6c9041a0e3b4b89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0afb143d3cfb4351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a3ca6f0655484c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Inflation Expectations 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,883</x:t>
-[...26 lines deleted...]
-          <x:t>113,929</x:t>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,552</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>114,468</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>