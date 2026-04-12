--- v5 (2026-03-23)
+++ v6 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719e0c6e03a249e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24af9bb13d84086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1730241ab6c149cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9169cd1c8914fda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e14b018239343ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1730241ab6c149cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28ee9ac4b134e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9169cd1c8914fda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Inflation Expectations 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>