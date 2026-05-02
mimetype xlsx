--- v6 (2026-04-12)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24af9bb13d84086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6546125fff04c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9169cd1c8914fda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raecdcd534a73416c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28ee9ac4b134e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9169cd1c8914fda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134e86fc8a594a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raecdcd534a73416c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Inflation Expectations 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>110,417</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>