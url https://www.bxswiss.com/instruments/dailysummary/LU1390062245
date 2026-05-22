--- v7 (2026-05-02)
+++ v8 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6546125fff04c07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cbca7b50906450c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raecdcd534a73416c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0084d847965b4401"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134e86fc8a594a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raecdcd534a73416c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57471ad6040d4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0084d847965b4401" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Inflation Expectations 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>110,205</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,451</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,519</x:t>
-[...156 lines deleted...]
-          <x:t>110,546</x:t>
+          <x:t>110,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,442</x:t>
-[...85 lines deleted...]
-          <x:t>110,661</x:t>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>