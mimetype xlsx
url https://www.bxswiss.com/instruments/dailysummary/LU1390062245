--- v8 (2026-05-22)
+++ v9 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cbca7b50906450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfebef7d5efec436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0084d847965b4401"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d62f62af474d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57471ad6040d4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0084d847965b4401" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2c7f345ef9f43f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d62f62af474d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Inflation Expectations 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>110,546</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,442</x:t>
-[...102 lines deleted...]
-          <x:t>111,417</x:t>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,987</x:t>
-[...114 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>110,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,451</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>110,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>