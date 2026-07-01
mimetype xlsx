--- v9 (2026-06-11)
+++ v10 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfebef7d5efec436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ced014797a42ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d62f62af474d66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca765c7f7ec4c9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2c7f345ef9f43f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d62f62af474d66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf44d010a72284f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca765c7f7ec4c9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Inflation Expectations 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,451</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>15.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,781</x:t>
-[...139 lines deleted...]
-          <x:t>109,815</x:t>
+          <x:t>110,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...343 lines deleted...]
-          <x:t>111,018</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>