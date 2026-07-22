--- v10 (2026-07-01)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ced014797a42ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47b27bb164aa4223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca765c7f7ec4c9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62ce87e9537439f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf44d010a72284f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca765c7f7ec4c9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e321042a14e45cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62ce87e9537439f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Inflation Expectations 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>