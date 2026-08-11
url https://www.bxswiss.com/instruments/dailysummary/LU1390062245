--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47b27bb164aa4223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8bb23c4cf234406" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62ce87e9537439f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70ecae212d76412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e321042a14e45cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62ce87e9537439f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721a095374e74641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70ecae212d76412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Inflation Expectations 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>