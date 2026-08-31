--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8bb23c4cf234406" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674cf0d5fd8141df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70ecae212d76412a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f884643c094c09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721a095374e74641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70ecae212d76412a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bbe3ef132b94330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f884643c094c09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Inflation Expectations 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1390062245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>112,371</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,857</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>112,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,485</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>