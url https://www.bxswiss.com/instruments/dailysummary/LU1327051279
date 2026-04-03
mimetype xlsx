--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ce28bdc0f640bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b44a98e52bf4929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23fb74092ffa46f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d838ef6a72a493b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ff66cb015c4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23fb74092ffa46f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ecfcdf48634e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d838ef6a72a493b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI USA Daily (-1x) Inverse UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1327051279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,617 +149,239 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,504</x:t>
-[...112 lines deleted...]
-          <x:t>4,492</x:t>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>