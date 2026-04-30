--- v7 (2026-04-03)
+++ v8 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b44a98e52bf4929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe72915244dc417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d838ef6a72a493b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e7ab262c3a243ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ecfcdf48634e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d838ef6a72a493b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R899917cb7cf94d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e7ab262c3a243ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI USA Daily (-1x) Inverse UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1327051279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>4,494</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,512</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,563</x:t>
-[...549 lines deleted...]
-          <x:t>4,812</x:t>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>