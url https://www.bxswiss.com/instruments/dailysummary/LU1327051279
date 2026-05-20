--- v8 (2026-04-30)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe72915244dc417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d04a627c44497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e7ab262c3a243ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8331bcdfea8409f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R899917cb7cf94d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e7ab262c3a243ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1ff7d7814fd47c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8331bcdfea8409f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI USA Daily (-1x) Inverse UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1327051279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>4,336</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...208 lines deleted...]
-          <x:t>4,420</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>