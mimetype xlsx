--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d04a627c44497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f111ba7cd14d9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8331bcdfea8409f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb27f6b370574b70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,677 +91,650 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1ff7d7814fd47c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8331bcdfea8409f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce5bd0fc5fc43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb27f6b370574b70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Amundi MSCI USA Daily (-1x) Inverse UCITS ETF Acc</x:t>
+          <x:t>Amundi Nasdaq-100 Daily (-1x) Inverse UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1327051279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,278</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>4,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>