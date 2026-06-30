--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f111ba7cd14d9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2ae6cd15cb84658" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb27f6b370574b70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a018716b59a4b93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce5bd0fc5fc43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb27f6b370574b70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc31f6054d7e44135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a018716b59a4b93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Nasdaq-100 Daily (-1x) Inverse UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1327051279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,214</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>4,211</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,204</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>4,191</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>4,312</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,254</x:t>
-[...31 lines deleted...]
-          <x:t>4,398</x:t>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>