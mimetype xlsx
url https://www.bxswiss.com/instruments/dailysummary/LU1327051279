--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2ae6cd15cb84658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e264e0011534e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a018716b59a4b93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3358580ace88422b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc31f6054d7e44135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a018716b59a4b93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfffdb3abfc814f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3358580ace88422b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Nasdaq-100 Daily (-1x) Inverse UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1327051279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>4,184</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,156</x:t>
-[...16 lines deleted...]
-          <x:t>4,312</x:t>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,254</x:t>
-[...21 lines deleted...]
-          <x:t>4,398</x:t>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,398</x:t>
-[...16 lines deleted...]
-          <x:t>4,446</x:t>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,385</x:t>
-[...117 lines deleted...]
-          <x:t>4,354</x:t>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>