--- v12 (2026-07-21)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e264e0011534e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c905b5bbd84be5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3358580ace88422b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa3ac380258b47d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfffdb3abfc814f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3358580ace88422b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ac81f25fc04941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa3ac380258b47d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Nasdaq-100 Daily (-1x) Inverse UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1327051279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,319</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>4,289</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,363</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>30.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,253</x:t>
-[...53 lines deleted...]
-          <x:t>4,232</x:t>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,328</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>4,466</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>