--- v13 (2026-08-29)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c905b5bbd84be5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca2d0bc51ce47d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa3ac380258b47d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f7d5382903e4095"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ac81f25fc04941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa3ac380258b47d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5af663aa4234a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f7d5382903e4095" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Nasdaq-100 Daily (-1x) Inverse UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1327051279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,616</x:t>
-[...549 lines deleted...]
-          <x:t>4,331</x:t>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>