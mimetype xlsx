--- v14 (2026-09-18)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca2d0bc51ce47d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24985594d2bb4a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f7d5382903e4095"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8458b18d430f47b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5af663aa4234a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f7d5382903e4095" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9069038ba0854e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8458b18d430f47b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Nasdaq-100 Daily (-1x) Inverse UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1327051279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,248</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,268</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>20.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,302</x:t>
-        </x:is>
-[...553 lines deleted...]
-          <x:t>4,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>