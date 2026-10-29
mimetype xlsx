--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24985594d2bb4a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58dff5507c3b4053" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8458b18d430f47b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c4df3549f1d41b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9069038ba0854e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8458b18d430f47b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38def5c81a39491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c4df3549f1d41b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Nasdaq-100 Daily (-1x) Inverse UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1327051279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,397</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,364</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>4,440</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,410</x:t>
-[...16 lines deleted...]
-          <x:t>4,521</x:t>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,536</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>4,302</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>