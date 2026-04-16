--- v4 (2026-03-27)
+++ v5 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94b05401d89426e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7169f671ef4184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1855bb9b6ee94c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5867f113484536"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R316e9fae814548ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1855bb9b6ee94c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R342017e88e024146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5867f113484536" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg USD Emerging Markets Sovereign UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324516720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>