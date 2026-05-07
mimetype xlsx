--- v5 (2026-04-16)
+++ v6 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7169f671ef4184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d69c25c5ac4485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5867f113484536"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3e66c92c9884ed5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R342017e88e024146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5867f113484536" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8074f40f8d4e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3e66c92c9884ed5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg USD Emerging Markets Sovereign UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324516720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>11,335</x:t>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,348</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,454</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>