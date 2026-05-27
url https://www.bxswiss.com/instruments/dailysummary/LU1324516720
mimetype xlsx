--- v6 (2026-05-07)
+++ v7 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d69c25c5ac4485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc123237044814a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3e66c92c9884ed5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d32aa91f6c4188"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8074f40f8d4e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3e66c92c9884ed5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc1ff5d38134fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d32aa91f6c4188" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg USD Emerging Markets Sovereign UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324516720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>11,389</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,476</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>11,466</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,444</x:t>
-[...53 lines deleted...]
-          <x:t>11,448</x:t>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,517</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>11,618</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,542</x:t>
-        </x:is>
-[...165 lines deleted...]
-          <x:t>11,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>