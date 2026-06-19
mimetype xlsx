--- v7 (2026-05-27)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc123237044814a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde15fe9bd9914b03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d32aa91f6c4188"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a36a96e91234bbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc1ff5d38134fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d32aa91f6c4188" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b261d4d3904883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a36a96e91234bbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg USD Emerging Markets Sovereign UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324516720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,570</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,618</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>11,515</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,596</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>11,585</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,602</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,688</x:t>
-[...333 lines deleted...]
-          <x:t>11,542</x:t>
+          <x:t>11,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>