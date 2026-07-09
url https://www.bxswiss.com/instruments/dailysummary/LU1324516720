--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde15fe9bd9914b03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55afd3bad1947a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a36a96e91234bbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5798f8a794554ec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b261d4d3904883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a36a96e91234bbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R639bc1bf1e9348ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5798f8a794554ec1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg USD Emerging Markets Sovereign UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324516720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,725</x:t>
-[...58 lines deleted...]
-          <x:t>11,609</x:t>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,654</x:t>
-[...198 lines deleted...]
-          <x:t>11,717</x:t>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>