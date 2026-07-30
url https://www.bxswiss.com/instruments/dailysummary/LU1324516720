--- v9 (2026-07-09)
+++ v10 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55afd3bad1947a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb504e7cfe840e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5798f8a794554ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaa19a74e8ba4754"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R639bc1bf1e9348ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5798f8a794554ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bcf2339084f4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaa19a74e8ba4754" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg USD Emerging Markets Sovereign UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324516720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,654</x:t>
-[...26 lines deleted...]
-          <x:t>11,636</x:t>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>11,648</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>