--- v10 (2026-07-30)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb504e7cfe840e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193e1427318f472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaa19a74e8ba4754"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73245952b7c94df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bcf2339084f4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaa19a74e8ba4754" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa955d740d74bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73245952b7c94df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg USD Emerging Markets Sovereign UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324516720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>11,707</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,675</x:t>
-[...43 lines deleted...]
-          <x:t>11,713</x:t>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,696</x:t>
-[...16 lines deleted...]
-          <x:t>11,708</x:t>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,669</x:t>
-[...232 lines deleted...]
-          <x:t>11,665</x:t>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,614</x:t>
-[...188 lines deleted...]
-          <x:t>11,520</x:t>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>