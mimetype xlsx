--- v11 (2026-08-19)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193e1427318f472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47adbfcbc5514f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73245952b7c94df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ac0b5617e8c4466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa955d740d74bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73245952b7c94df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b322ad693b04df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ac0b5617e8c4466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg USD Emerging Markets Sovereign UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324516720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,665</x:t>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,614</x:t>
-[...33 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,643</x:t>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,574</x:t>
-[...11 lines deleted...]
-          <x:t>11,569</x:t>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,390</x:t>
-[...11 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,561</x:t>
-[...269 lines deleted...]
-          <x:t>11,618</x:t>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,535</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>11,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>