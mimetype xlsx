--- v12 (2026-09-09)
+++ v13 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47adbfcbc5514f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c290a67660a4859" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ac0b5617e8c4466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94cbeaa8a286486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b322ad693b04df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ac0b5617e8c4466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9f89f1da511446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94cbeaa8a286486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg USD Emerging Markets Sovereign UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324516720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>11,609</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,562</x:t>
-[...16 lines deleted...]
-          <x:t>11,635</x:t>
+          <x:t>11,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,609</x:t>
-[...345 lines deleted...]
-          <x:t>11,460</x:t>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,504</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>11,535</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>