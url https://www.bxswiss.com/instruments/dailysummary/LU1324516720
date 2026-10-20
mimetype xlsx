--- v13 (2026-09-29)
+++ v14 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c290a67660a4859" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe85846a2d54b22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94cbeaa8a286486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcb91cde426d41b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9f89f1da511446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94cbeaa8a286486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b276088f75f4f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcb91cde426d41b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg USD Emerging Markets Sovereign UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324516720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>11,386</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,431</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,298</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>