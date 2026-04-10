--- v4 (2026-03-20)
+++ v5 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc996e7333d464fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8b56346aab44659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804e84130a2a49f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae2ca9dab06a46f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5540ff4f7e534dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804e84130a2a49f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R382ab04e11804c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae2ca9dab06a46f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF (hedged to EUR) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324510525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,790</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,796</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>19.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,799</x:t>
-[...151 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,817</x:t>
-[...387 lines deleted...]
-          <x:t>8,747</x:t>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>