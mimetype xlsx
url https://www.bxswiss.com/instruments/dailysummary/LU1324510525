--- v5 (2026-04-10)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8b56346aab44659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a0469c4634f436e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae2ca9dab06a46f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51456de793884d00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R382ab04e11804c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae2ca9dab06a46f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d1f8cccc7ba4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51456de793884d00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF (hedged to EUR) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324510525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...404 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,821</x:t>
-[...31 lines deleted...]
-          <x:t>8,785</x:t>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,867</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>8,849</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,853</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,842</x:t>
-[...6 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,869</x:t>
-[...48 lines deleted...]
-          <x:t>8,862</x:t>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,842</x:t>
-[...31 lines deleted...]
-          <x:t>8,871</x:t>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>