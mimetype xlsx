--- v6 (2026-05-02)
+++ v7 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a0469c4634f436e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83f61acdc8314c93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51456de793884d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39c657576cb4c20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d1f8cccc7ba4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51456de793884d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4afa66d1800b4f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39c657576cb4c20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF (hedged to EUR) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324510525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,890</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>8,801</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>