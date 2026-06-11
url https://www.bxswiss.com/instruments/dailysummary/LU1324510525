--- v7 (2026-05-22)
+++ v8 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83f61acdc8314c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R673f9f3da0524806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39c657576cb4c20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eedd7ba73a743f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4afa66d1800b4f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39c657576cb4c20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca33afbe7e94b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eedd7ba73a743f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF (hedged to EUR) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324510525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,834</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,809</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>8,803</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>24.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,854</x:t>
+          <x:t>8,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,840</x:t>
-[...512 lines deleted...]
-          <x:t>8,722</x:t>
+          <x:t>8,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>