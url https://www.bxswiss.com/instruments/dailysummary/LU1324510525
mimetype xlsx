--- v8 (2026-06-11)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R673f9f3da0524806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038f533c754c4f29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eedd7ba73a743f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd936eff57884d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca33afbe7e94b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eedd7ba73a743f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R487b3a42cf2a42e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd936eff57884d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF (hedged to EUR) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324510525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,784</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,786</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>8,791</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,781</x:t>
-[...421 lines deleted...]
-          <x:t>8,808</x:t>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,789</x:t>
-[...92 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,854</x:t>
-[...36 lines deleted...]
-          <x:t>8,831</x:t>
+          <x:t>8,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>