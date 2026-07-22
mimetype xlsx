--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038f533c754c4f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be75a138ac5490e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd936eff57884d9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb426e8ea1c864a6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R487b3a42cf2a42e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd936eff57884d9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd727805dc010472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb426e8ea1c864a6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF (hedged to EUR) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324510525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,770</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,767</x:t>
-[...151 lines deleted...]
-          <x:t>8,824</x:t>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,792</x:t>
-[...409 lines deleted...]
-          <x:t>8,830</x:t>
+          <x:t>8,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>