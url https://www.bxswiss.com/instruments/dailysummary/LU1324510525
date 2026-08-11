--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be75a138ac5490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4925cac3994804" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb426e8ea1c864a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dbefe9a57e84010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd727805dc010472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb426e8ea1c864a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref40c4ef93504408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dbefe9a57e84010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF (hedged to EUR) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324510525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,861</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>8,843</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,857</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>8,863</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>8,842</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,837</x:t>
-[...16 lines deleted...]
-          <x:t>8,882</x:t>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,835</x:t>
-[...70 lines deleted...]
-          <x:t>8,883</x:t>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,853</x:t>
-[...58 lines deleted...]
-          <x:t>8,880</x:t>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>