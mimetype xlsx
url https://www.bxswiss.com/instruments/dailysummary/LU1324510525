--- v11 (2026-08-11)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4925cac3994804" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca62157774a4619" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dbefe9a57e84010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c12af5f0a6b464b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref40c4ef93504408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dbefe9a57e84010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e65b3ab48e4c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c12af5f0a6b464b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF (hedged to EUR) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324510525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,832</x:t>
-[...26 lines deleted...]
-          <x:t>8,837</x:t>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,882</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,835</x:t>
-[...517 lines deleted...]
-          <x:t>8,972</x:t>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>