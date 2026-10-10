--- v12 (2026-09-20)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca62157774a4619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ffc5990fa7a455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c12af5f0a6b464b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5623d452bec4298"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e65b3ab48e4c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c12af5f0a6b464b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c638d3ebb7e47c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5623d452bec4298" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF (hedged to EUR) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324510525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,797</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,814</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,810</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,786</x:t>
-[...43 lines deleted...]
-          <x:t>8,828</x:t>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,837</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>8,826</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,844</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>8,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>8,844</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,857</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,839</x:t>
-[...355 lines deleted...]
-          <x:t>8,843</x:t>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>