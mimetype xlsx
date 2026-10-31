--- v13 (2026-10-10)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ffc5990fa7a455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf077c7dedae94317" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5623d452bec4298"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1b8d0b7646b4c19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c638d3ebb7e47c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5623d452bec4298" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d397fd2be64529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1b8d0b7646b4c19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF (hedged to EUR) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1324510525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>8,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,810</x:t>
-[...124 lines deleted...]
-          <x:t>8,868</x:t>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,752</x:t>
-[...21 lines deleted...]
-          <x:t>8,687</x:t>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,746</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>8,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,721</x:t>
-[...107 lines deleted...]
-          <x:t>8,718</x:t>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>